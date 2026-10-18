--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,79 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00012F1B" w:rsidRDefault="00012F1B">
+    <w:p w14:paraId="7B1CFAE0" w14:textId="3B7CA8D2" w:rsidR="00012F1B" w:rsidRDefault="00AF50AB">
       <w:pPr>
         <w:spacing w:after="178" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-2" w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A0D4320" wp14:editId="239D311B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+              <wp:posOffset>-133350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>5292</wp:posOffset>
+              <wp:posOffset>275590</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1711325" cy="961390"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Image 1" descr="Logo Région académique de Corse"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Logo Région académique de Corse"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -86,2402 +74,2649 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1711325" cy="961390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
+    <w:p w14:paraId="21D161C8" w14:textId="22874C09" w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7903"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A0F99D" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7903"/>
         </w:tabs>
         <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
+    <w:p w14:paraId="5294F292" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7903"/>
         </w:tabs>
         <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
+    <w:p w14:paraId="372AB2AA" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7903"/>
         </w:tabs>
         <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
+    <w:p w14:paraId="7C15059C" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7903"/>
         </w:tabs>
         <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
+    <w:p w14:paraId="4D853A6A" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7903"/>
         </w:tabs>
         <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002148B4" w:rsidRDefault="002148B4">
+    <w:p w14:paraId="0B1EE162" w14:textId="77777777" w:rsidR="002148B4" w:rsidRDefault="002148B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7903"/>
         </w:tabs>
         <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002148B4" w:rsidRPr="002148B4" w:rsidRDefault="002148B4" w:rsidP="002148B4">
+    <w:p w14:paraId="3AB91D28" w14:textId="3A9DEA9C" w:rsidR="002148B4" w:rsidRPr="002148B4" w:rsidRDefault="002148B4" w:rsidP="002148B4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002148B4">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
-        <w:t>DOSSIER D’INSCRIPTION CA</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
+        <w:t xml:space="preserve">ossier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002148B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>D’</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>inscription</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002148B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
         <w:t>FIPEMF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002148B4" w:rsidRPr="002148B4" w:rsidRDefault="002148B4" w:rsidP="002148B4">
+    <w:p w14:paraId="6AA055FB" w14:textId="765D51FC" w:rsidR="002148B4" w:rsidRPr="002148B4" w:rsidRDefault="002148B4" w:rsidP="00AF50AB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002148B4">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
-        <w:t>CERTIFICAT D'AP</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
-        <w:t>TITUDE AUX FONCTIONS D’INSTITUTEUR OU DE PROFESSEUR DES ECOLES MAITRE FORMATEUR</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002148B4" w:rsidRPr="002148B4" w:rsidRDefault="002148B4" w:rsidP="002148B4">
+        <w:t>ertificat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002148B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> D'A</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>ptitude aux</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> F</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>onctions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> D’I</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>nstituteur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>ou de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>rofesseur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>Écoles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>aître</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>Formateur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240F5ED8" w14:textId="0125D8D0" w:rsidR="002148B4" w:rsidRPr="002148B4" w:rsidRDefault="002148B4" w:rsidP="002148B4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002148B4">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
-        <w:t>Session 2026</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF2F99" w:rsidRPr="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DF2F99">
+        <w:t>Session 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5012">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:srgbClr w14:val="000000">
+              <w14:alpha w14:val="60000"/>
+            </w14:srgbClr>
+          </w14:shadow>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2056217D" w14:textId="77777777" w:rsidR="00AF50AB" w:rsidRDefault="00AF50AB" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2F99">
+    </w:p>
+    <w:p w14:paraId="1D438052" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>TEXTES DE RÉFÉRENCE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF2F99" w:rsidRPr="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DF2F99">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7971BD46" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7941ADF5" w14:textId="419E856F" w:rsidR="00AF50AB" w:rsidRPr="00DF2F99" w:rsidRDefault="00AF50AB" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Textes de référence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775EBBA2" w14:textId="77777777" w:rsidR="00DF2F99" w:rsidRPr="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="199" w:right="167"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Arrêté du 4-5-2021 fixant l’organisation du CAFIPEMF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002148B4" w:rsidRDefault="00DF2F99" w:rsidP="00DF2F99">
+    <w:p w14:paraId="0851262C" w14:textId="77777777" w:rsidR="002148B4" w:rsidRDefault="00DF2F99" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="199" w:right="167"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Circulaire du 19-5-2021 fixant l’organisation du CAFIPEMF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DF2F99">
+    <w:p w14:paraId="2C322440" w14:textId="77777777" w:rsidR="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="199" w:right="167"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00DF2F99" w:rsidRPr="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DF2F99">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36701428" w14:textId="7D8873D7" w:rsidR="00AF50AB" w:rsidRPr="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DE5012">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="16" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-180" w:right="-568" w:firstLine="0"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="0" w:right="-22" w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Dossier d’inscription à retourner dûment complété par mail au plus tard le </w:t>
       </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="005A7F6C">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6 octobre</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> inclus</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2F99">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(Date de clôture du registre d’inscription) à l’adresse suivante : </w:t>
       </w:r>
-      <w:r w:rsidR="005A7F6C">
-[...38 lines deleted...]
-    <w:p w:rsidR="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DF2F99">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00AF50AB" w:rsidRPr="00C122BE">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>yoann.esteban@ac-corse.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A9C38C7" w14:textId="77777777" w:rsidR="00DF2F99" w:rsidRDefault="00DF2F99" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="199" w:right="167"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363B081B" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Je soussigné(e), demande mon inscription au CAFIPEMF (cocher les cases concernées)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="11B2B72C" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">NOM de naissance : .......................................................................................................................   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="1029D1C7" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">NOM marital : .................................................................................................................................                               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="2F617B03" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Prénoms : ......................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="49B8F303" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date et lieu de naissance : ............................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="574F9A85" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Adresse personnelle : ………………………………………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="23E7D7C1" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tél : .............................................................................................................................................................                  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="104CCF1F" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Courriel </w:t>
       </w:r>
       <w:r w:rsidR="00BF68FD" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>professionnel (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="007D3830" w:rsidRPr="001422ED">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>prénom.nom@ac-corse.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BF68FD" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007D3830" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>..............................................................................…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="6DB2A117" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date de titularisation : ......................................………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF68FD" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="78DADE79" w14:textId="77777777" w:rsidR="00BF68FD" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ancienneté au 31/12/202</w:t>
       </w:r>
       <w:r w:rsidR="005C1E09" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> : ……………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="7F95B02E" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Corps</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> :…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="2C94C807" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fonction(s) remplie(s) sur ce poste : ………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="62CA7CFF" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Établissement : ………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="0D2A3548" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Adresse complète du poste occupé : ……………………………………………………………………………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="274ABB30" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="254"/>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Circonscription</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> :…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="007D3830">
+    <w:p w14:paraId="78FBE478" w14:textId="77777777" w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="254"/>
-        <w:ind w:left="11"/>
+        <w:ind w:left="11" w:right="-164"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dans le cas d’une demande de réinscription</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, conformément à l’article 10 – Les candidats non admis ayant obtenu une note égale ou supérieure à 10 points sur 20 à l’une des deux épreuves peuvent conserver, à leur demande, le bénéfice de cette note pour la session d’examen suivante, y compris en cas de changement d’académie. Ils en font le choix au moment de leur réinscription.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="007D3830">
+    <w:p w14:paraId="7278CD19" w14:textId="77777777" w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Je souhaite conserver le bénéfice de la note obtenue pour :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="007D3830">
+    <w:p w14:paraId="1F611B84" w14:textId="77777777" w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>l’épreuve 1 – note : _____/20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E3DE5" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="007D3830">
+    <w:p w14:paraId="6B694BED" w14:textId="77777777" w:rsidR="004E3DE5" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>l’épreuve 2 – note : _____/20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="001422ED">
+    <w:p w14:paraId="4192AD0C" w14:textId="77777777" w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00756782" w:rsidRPr="001422ED" w:rsidRDefault="00756782" w:rsidP="001422ED">
+    <w:p w14:paraId="33057935" w14:textId="77777777" w:rsidR="00756782" w:rsidRPr="001422ED" w:rsidRDefault="00756782" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>je m’inscris</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="007D3830">
+    <w:p w14:paraId="7407A38B" w14:textId="77777777" w:rsidR="007D3830" w:rsidRPr="001422ED" w:rsidRDefault="007D3830" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="6419FBA9" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="31" w:right="1"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Première épreuve</w:t>
       </w:r>
       <w:r w:rsidR="00BF68FD" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00B54DA0" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Temps d’enseignement </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10196" w:type="dxa"/>
+        <w:tblW w:w="10197" w:type="dxa"/>
         <w:tblInd w:w="4" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="12" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2874"/>
+        <w:gridCol w:w="2194"/>
         <w:gridCol w:w="360"/>
-        <w:gridCol w:w="3184"/>
+        <w:gridCol w:w="3292"/>
         <w:gridCol w:w="360"/>
-        <w:gridCol w:w="3418"/>
+        <w:gridCol w:w="3991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00012F1B" w:rsidRPr="001422ED">
+      <w:tr w:rsidR="00012F1B" w:rsidRPr="001422ED" w14:paraId="38EC3E94" w14:textId="77777777" w:rsidTr="00AF50AB">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2874" w:type="dxa"/>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="53D87F73" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="110" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ÉCOLE ÉLÉMENTAIRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="339E3EB0" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Courier New" w:hAnsi="Marianne" w:cs="Courier New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3184" w:type="dxa"/>
+            <w:tcW w:w="3292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00BF68FD">
+          <w:p w14:paraId="58D7AC98" w14:textId="7F6622D0" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2124"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FRANÇAIS</w:t>
             </w:r>
             <w:r w:rsidR="00BF68FD" w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AF50AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF68FD" w:rsidRPr="001422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>ou</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="65052812" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Courier New" w:hAnsi="Marianne" w:cs="Courier New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="3991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="11DF271D" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MATHÉMATIQUES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012F1B" w:rsidRPr="001422ED">
+      <w:tr w:rsidR="00012F1B" w:rsidRPr="001422ED" w14:paraId="66C5B553" w14:textId="77777777" w:rsidTr="00AF50AB">
         <w:trPr>
-          <w:trHeight w:val="240"/>
+          <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2874" w:type="dxa"/>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00012F1B">
-[...114 lines deleted...]
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="03F9D6E4" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="110" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ÉCOLE MATERNELLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="22B58EE5" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Courier New" w:hAnsi="Marianne" w:cs="Courier New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3184" w:type="dxa"/>
+            <w:tcW w:w="3292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00BF68FD">
+          <w:p w14:paraId="2A37A529" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3069"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ACTIVITÉS LANGAGIÈRES</w:t>
             </w:r>
             <w:r w:rsidR="00BF68FD" w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>ou</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="33C7D1B0" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Courier New" w:hAnsi="Marianne" w:cs="Courier New"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13C424D5" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CONSTRUCTION DU NOMBRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0ACE9B16" w14:textId="3320615A" w:rsidR="00AF50AB" w:rsidRPr="001422ED" w:rsidRDefault="003931DA" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2760"/>
+        </w:tabs>
+        <w:spacing w:after="212" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D067EDA" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+        <w:spacing w:after="212" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="31" w:right="6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Première épreuve dans le cadre d’un aménagement (art. 6 de l’arrêté)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743DA0E3" w14:textId="7FFC56EF" w:rsidR="00012F1B" w:rsidRPr="00AF50AB" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Directeur d’école déchargé de classe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF50AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B521049" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Conseiller pédagogique faisant fonction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533BF4E3" w14:textId="77777777" w:rsidR="00AF50AB" w:rsidRDefault="00AF50AB" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3E6C28" w14:textId="1B773159" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46ACF42E" w14:textId="7420622C" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19632D8B" w14:textId="0CD6F535" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D899F36" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EA64DC" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43011E57" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F05E592" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501B2CDF" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1647A90C" w14:textId="6044F295" w:rsidR="00012F1B" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ACTION DE FORMATION PROFESSIONNELLE COLLECTIVE</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54DA0" w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5A085B" w14:textId="77777777" w:rsidR="00AF50AB" w:rsidRPr="001422ED" w:rsidRDefault="00AF50AB" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="199"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10196" w:type="dxa"/>
+        <w:tblInd w:w="4" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="12" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2874"/>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="3184"/>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="3418"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00012F1B" w:rsidRPr="001422ED" w14:paraId="0C513C6A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2874" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="562CF3D2" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="110" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ÉCOLE ÉLÉMENTAIRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15929D8D" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:eastAsia="Courier New" w:hAnsi="Marianne" w:cs="Courier New"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3184" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34B2F108" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>FRANÇAIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FD58C55" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Courier New" w:hAnsi="Marianne" w:cs="Courier New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="4E757D35" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>CONSTRUCTION DU NOMBRE</w:t>
+              <w:t>MATHÉMATIQUES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF68FD" w:rsidRPr="001422ED">
+      <w:tr w:rsidR="00012F1B" w:rsidRPr="001422ED" w14:paraId="2242ACD6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF68FD" w:rsidRPr="001422ED" w:rsidRDefault="00BF68FD">
+          <w:p w14:paraId="5EEAF21F" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="110" w:firstLine="0"/>
-              <w:rPr>
-[...285 lines deleted...]
-              <w:ind w:left="110" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ÉCOLE ÉLÉMENTAIRE</w:t>
+              <w:t>ÉCOLE MATERNELLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="76578652" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Courier New" w:hAnsi="Marianne" w:cs="Courier New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3184" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="16C8E9AF" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FRANÇAIS</w:t>
+              <w:t>ACTIVITÉS LANGAGIÈRES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="34B995A6" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Courier New" w:hAnsi="Marianne" w:cs="Courier New"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+          <w:p w14:paraId="4EAEC830" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-[...272 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422ED">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CONSTRUCTION DU NOMBRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF68FD" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00BF68FD">
+    <w:p w14:paraId="72ED4796" w14:textId="77777777" w:rsidR="00BF68FD" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="258" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="13E02807" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dans le cas d’une demande d’inscription</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>à l’</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
@@ -2513,1638 +2748,1600 @@
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">3 années d'exercice en qualité de conseiller pédagogique ou de maître formateur du premier degré, les titulaires du CAFIPEMF peuvent se présenter à une </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>épreuve facultative</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en vue d'obtenir une attestation complémentaire de spécialisation. Cette attestation permet de prétendre à l'exercice de missions spécifiques et à l'affectation sur des postes pour lesquels cette spécialisation est requise). Merci de préciser le domaine :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="196C42A0" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk104220694"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk104220694"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Arts visuels, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="6944C2CC" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Éducation physique et sportive, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="0DF201AD" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Éducation musicale, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="1836FD1A" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Enseignement en maternelle,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="10988B37" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignement et numérique, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="47217C5F" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Histoire-géographie-enseignement moral et civique, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="6AAD159C" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Langues et cultures corses, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="0D22FE5B" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Langues vivantes étrangères, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00D64FD0">
+    <w:p w14:paraId="1284A621" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sciences et technologie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF68FD" w:rsidRPr="001422ED" w:rsidRDefault="00BF68FD" w:rsidP="00BF68FD">
+    <w:p w14:paraId="05E5F4E4" w14:textId="77777777" w:rsidR="00BF68FD" w:rsidRPr="001422ED" w:rsidRDefault="00BF68FD" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="258" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F08B72" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="33" w:firstLine="0"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Détails des épreuves </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="64226C3A" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Première épreuve</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="179EE8C8" w14:textId="11020630" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00DE5012" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001422ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Séquence</w:t>
+      </w:r>
+      <w:r w:rsidR="00810974" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 : observation par le jury d'un temps d'enseignement assuré par le candidat (60 minutes)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="4654EFDC" w14:textId="38ADE806" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00DE5012" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001422ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Séquence</w:t>
+      </w:r>
+      <w:r w:rsidR="00810974" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 : entretien immédiatement consécutif à la séquence 1 (60 minutes)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="4382B565" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seconde épreuv</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (se déroule dans un délai d'un mois après la 1ère épreuve)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="0875C1CE" w14:textId="7711B178" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00DE5012" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001422ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Séquence</w:t>
+      </w:r>
+      <w:r w:rsidR="00810974" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 : observation en classe d'un instituteur ou professeur des écoles par le candidat en présence du jury (60 minutes) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+    <w:p w14:paraId="2898B4B5" w14:textId="2662CF46" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00DE5012" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001422ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Séquence</w:t>
+      </w:r>
+      <w:r w:rsidR="00810974" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 : analyse immédiatement consécutive à la séquence 1 par le candidat avec l'instituteur ou le professeur des écoles en présence du jury (30 minutes) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F40F4" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="009F40F4">
+    <w:p w14:paraId="0559586D" w14:textId="6F341E22" w:rsidR="009F40F4" w:rsidRPr="001422ED" w:rsidRDefault="00DE5012" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001422ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Séquence</w:t>
+      </w:r>
+      <w:r w:rsidR="00810974" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 : production par le candidat d'un rapport de visite sur la séance observée en séquence</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F40F4" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00D64FD0">
+    <w:p w14:paraId="4FA20AD0" w14:textId="4CEBD89B" w:rsidR="009F40F4" w:rsidRPr="001422ED" w:rsidRDefault="00DE5012" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="222"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001422ED">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Séquence</w:t>
+      </w:r>
+      <w:r w:rsidR="00810974" w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 : entretien du candidat avec le jury (60 minutes).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F40F4" w:rsidRPr="001422ED" w:rsidRDefault="009F40F4">
+    <w:p w14:paraId="1685B6C4" w14:textId="77777777" w:rsidR="009F40F4" w:rsidRPr="001422ED" w:rsidRDefault="009F40F4" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="11"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C13195" w14:textId="77777777" w:rsidR="00012F1B" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  A   …………………………………  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">………………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00D64FD0">
+    <w:p w14:paraId="6897D354" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00810974" w:rsidP="00DE5012">
       <w:pPr>
         <w:ind w:left="11"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Signature du candidat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
-[...44 lines deleted...]
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00BF0790">
+    <w:p w14:paraId="2393322E" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F8E16E" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46ED272E" w14:textId="77777777" w:rsidR="00BF0790" w:rsidRPr="001422ED" w:rsidRDefault="00BF0790" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1304F0F9" w14:textId="77777777" w:rsidR="00BF0790" w:rsidRPr="001422ED" w:rsidRDefault="00BF0790" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9D2B17" w14:textId="77777777" w:rsidR="00BF0790" w:rsidRPr="001422ED" w:rsidRDefault="00BF0790" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E035231" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001422ED">
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F4F39A" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B7D6D2" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69ECAA5D" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A81AE59" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4249E255" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7818378B" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301A9CB1" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A63A449" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCD64F8" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFD5C4A" w14:textId="13ADB3DC" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D9BF37" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8AF8C3" w14:textId="54CA583A" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
         <w:t>PIÈCES A JOINDRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00BF0790">
+    <w:p w14:paraId="6D75F76D" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Arrêté de titularisation (est à réclamer à la DSDEN, si nécessaire) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00BF0790">
+    <w:p w14:paraId="61A1FF57" w14:textId="77777777" w:rsidR="00D64FD0" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Arrêté d’affectation ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0790" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00BF0790">
+    <w:p w14:paraId="1ECD986E" w14:textId="77777777" w:rsidR="00BF0790" w:rsidRPr="001422ED" w:rsidRDefault="00D64FD0" w:rsidP="00DE5012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">État des services établi dans l'ordre chronologique avec début et fin de fonction pour chaque poste occupé en précisant la quotité de service. L'état des services est disponible sur I-prof ; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRDefault="00D64FD0" w:rsidP="00BF0790">
+    <w:p w14:paraId="3D52F210" w14:textId="38F1EBFA" w:rsidR="007D3453" w:rsidRDefault="00D64FD0" w:rsidP="007D3453">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Attestation de visite-conseil de l’IEN de circonscription ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001422ED" w:rsidRDefault="001422ED" w:rsidP="001422ED">
+    <w:p w14:paraId="33F6ACF7" w14:textId="77777777" w:rsidR="007D3453" w:rsidRPr="007D3453" w:rsidRDefault="007D3453" w:rsidP="007D3453">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...226 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00756782">
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B99A844" w14:textId="3D9552AF" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4562"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+        <w:ind w:left="0" w:right="545" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2491DE17" w14:textId="77777777" w:rsidR="007D3453" w:rsidRDefault="007D3453" w:rsidP="00DE5012">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4562"/>
         </w:tabs>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+        <w:ind w:left="0" w:right="545" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3E4B58" w14:textId="01894E9E" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4562"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+        <w:ind w:left="0" w:right="545" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001422ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annexe I </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DD61FC" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4562"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D04D37F" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-697" w:hanging="360"/>
+        <w:ind w:left="426" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>ATTESTATION DE VISITE -CONSEIL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="5D326589" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-697" w:hanging="360"/>
+        <w:ind w:left="426" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t xml:space="preserve">PREALABLE AU DEPOT DU DOSSIER D’INSCRIPTION AU </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="716E0DA9" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-697" w:hanging="360"/>
+        <w:ind w:left="426" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t xml:space="preserve">CERTIFICAT D'APTITUDE AUX FONCTIONS D'INSTITUTEUR OU DE PROFESSEUR DES ECOLES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="260F04E2" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-697" w:hanging="360"/>
+        <w:ind w:left="426" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t xml:space="preserve">MAITRE – FORMATEUR (C.A.F.I.P.E.M.F.)  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="293B0893" w14:textId="519FB58E" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00DE5012">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-697" w:hanging="360"/>
+        <w:ind w:left="426" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>Session 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A371CD">
+      <w:r w:rsidR="00DE5012">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
-        <w:t>6</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C4CB43" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="10B6BDB5" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-180" w:right="-157" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="4D987F9A" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-180" w:right="-157" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-157" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Références : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="6E640F49" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-180" w:right="-157" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-157" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Arrêté du 4 mai 2021 publié au JO du 5 mai 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="0FAB4348" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-180" w:right="-157" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-157" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Circulaire du 19 mai 2021 publiée au BO n° 21 du 27 mai 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="3840DA07" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-180" w:right="-157" w:firstLine="0"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+        <w:ind w:left="0" w:right="-157" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF91337" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="3062E233" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Je soussigné……………………………………………………………………………………………………………………</w:t>
@@ -4152,273 +4349,273 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="5C8C815D" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="154BA787" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="1266983F" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="04EB7731" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Inspecteur de l’éducation nationale de la circonscription…………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="58483F28" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="66ABCFC0" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="684DDA01" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="0DB14FBA" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> laquelle exerce le candidat au CAFIPEMF………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="664C539B" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="193054A0" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="6E2B4681" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="0D3CAE8A" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00AF50AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -4503,834 +4700,837 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="6C00985B" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="6DE1CC0C" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="0A5DE545" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="4F3133C0" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="2D9B229F" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="338BE762" w14:textId="1813178C" w:rsidR="00B54DA0" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="2F7B1852" w14:textId="2060E00D" w:rsidR="00DE5012" w:rsidRDefault="00DE5012" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F801988" w14:textId="306042D6" w:rsidR="00DE5012" w:rsidRDefault="00DE5012" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F0C9B4" w14:textId="6B7706E8" w:rsidR="00DE5012" w:rsidRDefault="00DE5012" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5050F0AF" w14:textId="4C2E53E6" w:rsidR="00DE5012" w:rsidRDefault="00DE5012" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28556EBB" w14:textId="7085BD0B" w:rsidR="00DE5012" w:rsidRDefault="00DE5012" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B24947" w14:textId="77777777" w:rsidR="00DE5012" w:rsidRPr="001422ED" w:rsidRDefault="00DE5012" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1938683B" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="5E057F35" w14:textId="784A683F" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fait à : …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>………                Le ………/…………/202</w:t>
       </w:r>
-      <w:r w:rsidR="001422ED">
-[...8 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="007D3453">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001422ED">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="13EE0673" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="2D7A165C" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="3FB8A42F" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="297F73F8" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="1990C338" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="619DF1D1" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="0352BACB" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="17D4A563" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="53D97DD0" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="59BC83E8" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="301D31F9" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="4883" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="6B12FD5D" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="4883" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="528EC5CE" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="4883" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="4A4754C4" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="4883" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="2D8BB061" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="62FA5686" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="38D631FD" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="0C48928D" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="572AE451" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="2385E100" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="62159437" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="70E3EC4D" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="72ED3C82" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
+    <w:p w14:paraId="12372EDB" w14:textId="77777777" w:rsidR="00B54DA0" w:rsidRPr="001422ED" w:rsidRDefault="00B54DA0" w:rsidP="00B54DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4562"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B54DA0" w:rsidRPr="001422ED">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="153" w:right="870" w:bottom="1113" w:left="852" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:altName w:val="Cambria"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019D12DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0986D90A"/>
     <w:lvl w:ilvl="0" w:tplc="D2C8E3E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -5936,136 +6136,139 @@
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00012F1B"/>
     <w:rsid w:val="00012F1B"/>
     <w:rsid w:val="001422ED"/>
     <w:rsid w:val="001527F0"/>
     <w:rsid w:val="001F7CFB"/>
     <w:rsid w:val="002148B4"/>
     <w:rsid w:val="003931DA"/>
     <w:rsid w:val="004E3DE5"/>
     <w:rsid w:val="005A7F6C"/>
     <w:rsid w:val="005C1E09"/>
     <w:rsid w:val="00756782"/>
+    <w:rsid w:val="007D3453"/>
     <w:rsid w:val="007D3830"/>
     <w:rsid w:val="00810974"/>
     <w:rsid w:val="009F40F4"/>
     <w:rsid w:val="00A371CD"/>
+    <w:rsid w:val="00AF50AB"/>
     <w:rsid w:val="00B54DA0"/>
     <w:rsid w:val="00B86F9B"/>
     <w:rsid w:val="00BC117D"/>
     <w:rsid w:val="00BC5F80"/>
     <w:rsid w:val="00BF0790"/>
     <w:rsid w:val="00BF68FD"/>
     <w:rsid w:val="00D64FD0"/>
+    <w:rsid w:val="00DE5012"/>
     <w:rsid w:val="00DF2F99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1CC9237B"/>
+  <w14:docId w14:val="372B40AD"/>
   <w15:docId w15:val="{1F00F82E-2771-4EFF-9EE6-9FC6EFCC3237}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6397,50 +6600,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="24" w:line="250" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -6479,71 +6683,71 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D3830"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D3830"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="688992642">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pr&#233;nom.nom@ac-corse.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pr&#233;nom.nom@ac-corse.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yoann.esteban@ac-corse.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6802,68 +7006,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>899</Words>
-  <Characters>4949</Characters>
+  <Words>907</Words>
+  <Characters>4991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5837</CharactersWithSpaces>
+  <CharactersWithSpaces>5887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cécilia SARTORI</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>