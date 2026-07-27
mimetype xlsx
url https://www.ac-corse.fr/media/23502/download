--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -13,208 +13,228 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.susini\Nextcloud2\Stats corses\2025\PUBLICATION\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="9075" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="9075" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="8.03 Notice" sheetId="11" r:id="rId1"/>
     <sheet name="8.03 Graphique 1" sheetId="10" r:id="rId2"/>
     <sheet name="8.03 Tableau 2" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H44" i="1" l="1"/>
-[...6 lines deleted...]
-  <c r="I20" i="1"/>
+  <c r="G21" i="1" l="1"/>
+  <c r="G38" i="1"/>
+  <c r="G31" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="I8" i="1"/>
   <c r="I18" i="1"/>
+  <c r="G35" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="G37" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="G24" i="1"/>
+  <c r="G23" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="F29" i="1"/>
+  <c r="F37" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="F24" i="1"/>
+  <c r="F39" i="1"/>
+  <c r="F28" i="1"/>
+  <c r="E29" i="1"/>
+  <c r="E24" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="C36" i="1"/>
+  <c r="I20" i="1" l="1"/>
   <c r="I17" i="1"/>
-  <c r="I16" i="1"/>
   <c r="I15" i="1"/>
   <c r="I13" i="1"/>
   <c r="I9" i="1"/>
-  <c r="I8" i="1"/>
-[...7 lines deleted...]
-  <c r="F34" i="1" s="1"/>
+  <c r="C38" i="1" l="1"/>
+  <c r="E36" i="1" l="1"/>
+  <c r="F36" i="1" l="1"/>
+  <c r="G36" i="1"/>
+  <c r="B21" i="1"/>
+  <c r="I36" i="1" l="1"/>
+  <c r="E32" i="1"/>
   <c r="H21" i="1"/>
   <c r="C21" i="1"/>
-  <c r="F19" i="1"/>
-[...3 lines deleted...]
-  <c r="A3" i="1" l="1"/>
+  <c r="I21" i="1" l="1"/>
+  <c r="E8" i="1"/>
+  <c r="F8" i="1" l="1"/>
+  <c r="G8" i="1"/>
+  <c r="A3" i="1"/>
   <c r="A3" i="10"/>
-  <c r="H42" i="1" l="1"/>
-  <c r="C33" i="1"/>
+  <c r="H38" i="1" l="1"/>
+  <c r="C31" i="1"/>
+  <c r="C41" i="1" s="1"/>
   <c r="E17" i="1"/>
+  <c r="E28" i="1"/>
+  <c r="E35" i="1"/>
+  <c r="E23" i="1"/>
+  <c r="E34" i="1"/>
+  <c r="E26" i="1"/>
+  <c r="E27" i="1"/>
+  <c r="E37" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="H41" i="1" s="1"/>
+  <c r="I41" i="1" s="1"/>
   <c r="E30" i="1"/>
-  <c r="E39" i="1"/>
-[...16 lines deleted...]
-  <c r="G23" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="G25" i="1" s="1"/>
+  <c r="G17" i="1" l="1"/>
+  <c r="F17" i="1"/>
   <c r="F23" i="1"/>
   <c r="G30" i="1"/>
   <c r="F30" i="1"/>
-  <c r="F36" i="1"/>
-  <c r="C44" i="1"/>
+  <c r="F34" i="1"/>
   <c r="E22" i="1"/>
   <c r="D21" i="1"/>
-  <c r="F22" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="E33" i="1"/>
+  <c r="G22" i="1" l="1"/>
+  <c r="F22" i="1"/>
+  <c r="E31" i="1"/>
   <c r="E9" i="1"/>
   <c r="E10" i="1"/>
   <c r="E11" i="1"/>
   <c r="E12" i="1"/>
   <c r="E13" i="1"/>
   <c r="E14" i="1"/>
   <c r="E15" i="1"/>
   <c r="E16" i="1"/>
   <c r="E18" i="1"/>
   <c r="E19" i="1"/>
   <c r="E20" i="1"/>
   <c r="E7" i="1"/>
-  <c r="D42" i="1"/>
-[...7 lines deleted...]
-  <c r="F42" i="1"/>
+  <c r="D38" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="B38" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="B31" i="1"/>
+  <c r="B41" i="1" s="1"/>
+  <c r="F14" i="1" l="1"/>
+  <c r="G14" i="1"/>
+  <c r="F16" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="G7" i="1"/>
+  <c r="F7" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="F15" i="1"/>
+  <c r="F9" i="1"/>
+  <c r="G9" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="G13" i="1"/>
+  <c r="G20" i="1"/>
+  <c r="F20" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="F18" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="D41" i="1"/>
+  <c r="F31" i="1"/>
+  <c r="F38" i="1"/>
   <c r="E21" i="1"/>
-  <c r="D44" i="1"/>
-  <c r="G21" i="1" l="1"/>
+  <c r="E41" i="1" l="1"/>
+  <c r="F41" i="1"/>
+  <c r="G41" i="1"/>
   <c r="F21" i="1"/>
-  <c r="B44" i="1" l="1"/>
-  <c r="E44" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="78">
   <si>
     <t>Arts plastiques</t>
   </si>
   <si>
     <t>Lettres</t>
   </si>
   <si>
     <t>Philosophie</t>
   </si>
   <si>
     <t>Physique-chimie</t>
   </si>
   <si>
     <t>Technologie</t>
   </si>
   <si>
     <t>Industries graphiques</t>
   </si>
   <si>
     <t>Ensemble</t>
   </si>
   <si>
     <t>Secteur public</t>
   </si>
   <si>
     <t>Part des femmes (%)</t>
   </si>
   <si>
     <t>Part des non-titulaires (%)</t>
   </si>
   <si>
     <t>Total domaines de la production</t>
   </si>
   <si>
     <t xml:space="preserve">Total domaines des services </t>
   </si>
   <si>
     <t>Hôtellerie : services, tourisme</t>
   </si>
   <si>
-    <t>Métiers d'arts, de l'artisanat et spécifiques</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hôtellerie : techniques culinaires </t>
   </si>
   <si>
     <t xml:space="preserve">Mathématiques </t>
-  </si>
-[...1 lines deleted...]
-    <t>Génie chimique</t>
   </si>
   <si>
     <t>Génie civil</t>
   </si>
   <si>
     <t>Génie thermique</t>
   </si>
   <si>
     <t>Autres activités : conduite, navigation</t>
   </si>
   <si>
     <t>Langues</t>
   </si>
   <si>
     <t>Histoire-géographie</t>
   </si>
   <si>
     <t>Sciences économiques et sociales</t>
   </si>
   <si>
     <t>Métiers des arts appliqués</t>
   </si>
   <si>
     <t>Génie mécanique</t>
   </si>
@@ -246,53 +266,50 @@
     <t>Formations professionnelles en lycée</t>
   </si>
   <si>
     <t>Formations générales et technologiques en lycée</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">3. </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>EFS : économie familiale et sociale.</t>
     </r>
   </si>
   <si>
-    <t>EFS-Employé technique des collectivités (3)</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">2. </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Englobe également les disciplines d'encadrement des ateliers (industrie)</t>
     </r>
   </si>
   <si>
     <t>Génie industriel (2)</t>
   </si>
   <si>
     <t>Mathématiques</t>
   </si>
   <si>
@@ -488,57 +505,57 @@
     <t>RERS 8.03 Les enseignants non titulaires du second degré par discipline</t>
   </si>
   <si>
     <t>RERS 8.03 Les enseignants du second degré par discipline</t>
   </si>
   <si>
     <r>
       <t>Regroupement des disciplines</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> - Un professeur du second degré est affecté sur un poste pour y assurer un enseignement d’une ou plusieurs disciplines (postes bivalents). Les disciplines de postes étant nombreuses, elles sont ici regroupées. Par exemple, le groupe Lettres comprend principalement les lettres classiques et les lettres modernes, mais aussi les disciplines bivalentes lettres-histoire-géographie, lettres-langues, lettres-EPS, etc.</t>
     </r>
   </si>
   <si>
     <t>DPSA, RSC 2024</t>
   </si>
   <si>
     <t xml:space="preserve">[2] Les enseignants chargés d'élèves à l'année dans le second degré par groupe de disciplines en 2024-2025 </t>
   </si>
   <si>
-    <t>Sciences  industrielles de l'ingénieur</t>
-[...4 lines deleted...]
-  <si>
     <t>Biotech.-santé-environnement-génie biologique et biochimie</t>
+  </si>
+  <si>
+    <t>Enseignement non specialise</t>
+  </si>
+  <si>
+    <t>Genie electrique</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="11">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;?\ _€_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="172" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="173" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="174" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="50" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
@@ -1666,73 +1683,73 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="63" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="63" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="63" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="27" xfId="88" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="89" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="16" xfId="69" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="16" xfId="69" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="66" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="64" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="69" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="90">
     <cellStyle name="20% - Accent1" xfId="1"/>
     <cellStyle name="20% - Accent2" xfId="2"/>
     <cellStyle name="20% - Accent3" xfId="3"/>
     <cellStyle name="20% - Accent4" xfId="4"/>
     <cellStyle name="20% - Accent5" xfId="5"/>
     <cellStyle name="20% - Accent6" xfId="6"/>
     <cellStyle name="40% - Accent1" xfId="7"/>
     <cellStyle name="40% - Accent2" xfId="8"/>
     <cellStyle name="40% - Accent3" xfId="9"/>
     <cellStyle name="40% - Accent4" xfId="10"/>
     <cellStyle name="40% - Accent5" xfId="11"/>
     <cellStyle name="40% - Accent6" xfId="12"/>
     <cellStyle name="60% - Accent1" xfId="13"/>
     <cellStyle name="60% - Accent2" xfId="14"/>
     <cellStyle name="60% - Accent3" xfId="15"/>
     <cellStyle name="60% - Accent4" xfId="16"/>
     <cellStyle name="60% - Accent5" xfId="17"/>
     <cellStyle name="60% - Accent6" xfId="18"/>
     <cellStyle name="Bad" xfId="19"/>
     <cellStyle name="bin" xfId="20"/>
     <cellStyle name="Calcul" xfId="21" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="22"/>
@@ -1940,60 +1957,60 @@
               <c:f>'8.03 Graphique 1'!$M$18:$P$18</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Total domaine de la production et des services</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Total disciplines générales</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Langues</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Mathématiques</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'8.03 Graphique 1'!$M$19:$P$19</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>14.1</c:v>
+                  <c:v>15.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>10.7</c:v>
+                  <c:v>8.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>10.8</c:v>
+                  <c:v>5.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>5.0999999999999996</c:v>
+                  <c:v>4.0999999999999996</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-6FAD-4BEB-AB39-227B1E8A7E35}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="50"/>
         <c:axId val="685090352"/>
         <c:axId val="1"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="685090352"/>
         <c:scaling>
@@ -2474,194 +2491,194 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil10"/>
   <dimension ref="A1:A98"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="90.7109375" style="2" customWidth="1"/>
     <col min="2" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" s="8">
         <v>46009</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="9" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
     </row>
     <row r="6" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:1" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="71" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
     </row>
     <row r="12" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="1"/>
     </row>
     <row r="13" spans="1:1" s="3" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:1" s="3" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="72" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:1" s="3" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:1" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
     </row>
     <row r="18" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
     </row>
     <row r="19" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
     </row>
     <row r="20" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
     </row>
     <row r="21" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:1" s="3" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="73" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:1" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="74" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:1" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A25" s="75" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:1" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="74" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:1" s="3" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="76" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="77" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:1" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="6"/>
     </row>
     <row r="32" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="73" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6"/>
     </row>
     <row r="34" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="46" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="48" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
@@ -2709,68 +2726,68 @@
       <c r="A95" s="3"/>
     </row>
     <row r="96" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A96" s="3"/>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A97" s="3"/>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A98" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil1"/>
   <dimension ref="A1:R51"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="M13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="13" customWidth="1"/>
     <col min="2" max="11" width="8.7109375" style="13" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="14" customWidth="1"/>
     <col min="13" max="16" width="14.85546875" style="14" customWidth="1"/>
     <col min="17" max="17" width="14.85546875" style="15" customWidth="1"/>
     <col min="18" max="18" width="14" style="15" customWidth="1"/>
     <col min="19" max="16384" width="0" style="13" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="78" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
       <c r="H1" s="78"/>
       <c r="I1" s="78"/>
       <c r="J1" s="78"/>
       <c r="K1" s="78"/>
     </row>
     <row r="2" spans="1:18" ht="15.75" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
     </row>
@@ -2822,167 +2839,167 @@
       <c r="Q12" s="21"/>
       <c r="R12" s="21"/>
     </row>
     <row r="13" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q13" s="21"/>
       <c r="R13" s="21"/>
     </row>
     <row r="14" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q14" s="21"/>
       <c r="R14" s="21"/>
     </row>
     <row r="15" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q15" s="21"/>
       <c r="R15" s="21"/>
     </row>
     <row r="16" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
     </row>
     <row r="17" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q17" s="21"/>
       <c r="R17" s="21"/>
     </row>
     <row r="18" spans="1:18" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L18" s="17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="M18" s="17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="N18" s="17" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="O18" s="17" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="P18" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q18" s="17" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="R18" s="21"/>
     </row>
     <row r="19" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="L19" s="19">
         <v>2025</v>
       </c>
       <c r="M19" s="20">
-        <v>14.1</v>
+        <v>15.3</v>
       </c>
       <c r="N19" s="20">
-        <v>10.7</v>
+        <v>8.4</v>
       </c>
       <c r="O19" s="20">
-        <v>10.8</v>
+        <v>5.5</v>
       </c>
       <c r="P19" s="20">
-        <v>5.0999999999999996</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="Q19" s="19" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="R19" s="21"/>
     </row>
     <row r="20" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
     </row>
     <row r="21" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q21" s="21"/>
       <c r="R21" s="21"/>
     </row>
     <row r="22" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
     </row>
     <row r="23" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="86" t="s">
-[...9 lines deleted...]
-      <c r="I23" s="86"/>
+      <c r="A23" s="84" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="84"/>
+      <c r="C23" s="84"/>
+      <c r="D23" s="84"/>
+      <c r="E23" s="84"/>
+      <c r="F23" s="84"/>
+      <c r="G23" s="84"/>
+      <c r="H23" s="84"/>
+      <c r="I23" s="84"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="21"/>
     </row>
     <row r="24" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="85"/>
-[...9 lines deleted...]
-      <c r="K24" s="85"/>
+      <c r="A24" s="83"/>
+      <c r="B24" s="83"/>
+      <c r="C24" s="83"/>
+      <c r="D24" s="83"/>
+      <c r="E24" s="83"/>
+      <c r="F24" s="83"/>
+      <c r="G24" s="83"/>
+      <c r="H24" s="83"/>
+      <c r="I24" s="83"/>
+      <c r="J24" s="83"/>
+      <c r="K24" s="83"/>
       <c r="Q24" s="21"/>
       <c r="R24" s="21"/>
     </row>
     <row r="25" spans="1:18" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="87" t="s">
-[...11 lines deleted...]
-      <c r="K25" s="85"/>
+      <c r="A25" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="83"/>
+      <c r="C25" s="83"/>
+      <c r="D25" s="83"/>
+      <c r="E25" s="83"/>
+      <c r="F25" s="83"/>
+      <c r="G25" s="83"/>
+      <c r="H25" s="83"/>
+      <c r="I25" s="83"/>
+      <c r="J25" s="83"/>
+      <c r="K25" s="83"/>
       <c r="Q25" s="21"/>
       <c r="R25" s="21"/>
     </row>
     <row r="26" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="25"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="Q26" s="21"/>
       <c r="R26" s="21"/>
     </row>
     <row r="27" spans="1:18" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="26" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="25"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="21"/>
     </row>
     <row r="28" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="22"/>
       <c r="Q28" s="21"/>
       <c r="R28" s="21"/>
     </row>
     <row r="29" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q29" s="21"/>
       <c r="R29" s="21"/>
     </row>
     <row r="30" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q30" s="21"/>
@@ -3065,1212 +3082,1280 @@
     <row r="47" spans="2:18" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Q47" s="21"/>
     </row>
     <row r="48" spans="2:18" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" ht="11.25" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="50" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="A23:I23"/>
     <mergeCell ref="A25:K25"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J50"/>
+  <dimension ref="A1:M47"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I45" sqref="I45"/>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="27" customWidth="1"/>
     <col min="2" max="5" width="14.7109375" style="27" customWidth="1"/>
     <col min="6" max="7" width="7.7109375" style="27" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="30" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="27" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="78" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
       <c r="H1" s="78"/>
       <c r="I1" s="78"/>
       <c r="J1" s="78"/>
     </row>
-    <row r="2" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A2" s="29"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
     </row>
-    <row r="3" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="79" t="str">
         <f>'8.03 Notice'!A16</f>
         <v xml:space="preserve">[2] Les enseignants chargés d'élèves à l'année dans le second degré par groupe de disciplines en 2024-2025 </v>
       </c>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="32"/>
       <c r="I3" s="24"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="32"/>
       <c r="I4" s="24"/>
     </row>
-    <row r="5" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="33"/>
       <c r="B5" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="36"/>
-      <c r="H5" s="89" t="s">
-[...4 lines deleted...]
-    <row r="6" spans="1:10" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H5" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="88"/>
+    </row>
+    <row r="6" spans="1:11" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="56"/>
       <c r="B6" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="57" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="57" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="57" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I6" s="57" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="38" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="39"/>
       <c r="C7" s="39"/>
       <c r="D7" s="40">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E7" s="40">
         <f t="shared" ref="E7:E20" si="0">SUM(B7:D7)</f>
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F7" s="41">
-        <v>41</v>
+        <f>11/E7*100</f>
+        <v>52.380952380952387</v>
       </c>
       <c r="G7" s="41">
-        <v>4.5</v>
+        <f>3/E7*100</f>
+        <v>14.285714285714285</v>
       </c>
       <c r="H7" s="40">
         <v>4</v>
       </c>
       <c r="I7" s="41">
         <v>50</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J7" s="89"/>
+      <c r="K7" s="30"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="40">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="C8" s="40">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D8" s="40">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="E8" s="40">
         <f t="shared" si="0"/>
-        <v>281</v>
+        <v>255</v>
       </c>
       <c r="F8" s="41">
-        <v>89.5</v>
+        <f>234/E8*100</f>
+        <v>91.764705882352942</v>
       </c>
       <c r="G8" s="41">
-        <v>6.1</v>
+        <f>16/E8*100</f>
+        <v>6.2745098039215685</v>
       </c>
       <c r="H8" s="40">
+        <v>14</v>
+      </c>
+      <c r="I8" s="41">
+        <f>13/H8*100</f>
+        <v>92.857142857142861</v>
+      </c>
+      <c r="J8" s="89"/>
+      <c r="K8" s="30"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A9" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="40">
+        <v>234</v>
+      </c>
+      <c r="C9" s="40">
         <v>15</v>
       </c>
-      <c r="I8" s="41">
-[...13 lines deleted...]
-      </c>
       <c r="D9" s="40">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E9" s="40">
         <f t="shared" si="0"/>
-        <v>393</v>
+        <v>363</v>
       </c>
       <c r="F9" s="41">
-        <v>79.7</v>
+        <f>305/E9*100</f>
+        <v>84.022038567493112</v>
       </c>
       <c r="G9" s="41">
-        <v>10.8</v>
+        <f>20/E9*100</f>
+        <v>5.5096418732782375</v>
       </c>
       <c r="H9" s="40">
         <v>22</v>
       </c>
       <c r="I9" s="41">
         <f>17/H9*100</f>
         <v>77.272727272727266</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J9" s="89"/>
+      <c r="K9" s="30"/>
+    </row>
+    <row r="10" spans="1:11" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="70" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B10" s="81">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="C10" s="81">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D10" s="81">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="E10" s="40">
+        <v>54</v>
+      </c>
+      <c r="E10" s="81">
         <f t="shared" si="0"/>
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="F10" s="82">
         <v>88.7</v>
       </c>
       <c r="G10" s="82">
         <v>6.8</v>
       </c>
       <c r="H10" s="81">
         <v>10</v>
       </c>
       <c r="I10" s="82">
         <v>70</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J10" s="89"/>
+      <c r="K10" s="90"/>
+    </row>
+    <row r="11" spans="1:11" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="70" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B11" s="81">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C11" s="81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11" s="81">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="E11" s="40">
+        <v>24</v>
+      </c>
+      <c r="E11" s="81">
         <f t="shared" si="0"/>
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F11" s="82">
         <v>79.5</v>
       </c>
       <c r="G11" s="82">
         <v>21.1</v>
       </c>
       <c r="H11" s="81">
         <v>4</v>
       </c>
       <c r="I11" s="82">
         <v>100</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J11" s="89"/>
+      <c r="K11" s="90"/>
+    </row>
+    <row r="12" spans="1:11" s="42" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="70" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B12" s="81"/>
+        <v>46</v>
+      </c>
+      <c r="B12" s="81">
+        <v>2</v>
+      </c>
       <c r="C12" s="81"/>
-      <c r="D12" s="81">
-[...2 lines deleted...]
-      <c r="E12" s="40">
+      <c r="D12" s="81"/>
+      <c r="E12" s="81">
         <f t="shared" si="0"/>
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F12" s="82">
         <v>66.7</v>
       </c>
       <c r="G12" s="82">
         <v>0</v>
       </c>
       <c r="H12" s="81">
         <v>1</v>
       </c>
       <c r="I12" s="82">
         <v>100</v>
       </c>
-    </row>
-    <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J12" s="89"/>
+      <c r="K12" s="90"/>
+    </row>
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B13" s="40">
         <v>91</v>
       </c>
       <c r="C13" s="40"/>
       <c r="D13" s="40">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E13" s="40">
         <f t="shared" si="0"/>
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F13" s="41">
-        <v>46.5</v>
+        <f>74/E13*100</f>
+        <v>49.664429530201346</v>
       </c>
       <c r="G13" s="41">
-        <v>20.7</v>
+        <f>30/E13*100</f>
+        <v>20.134228187919462</v>
       </c>
       <c r="H13" s="40">
         <v>13</v>
       </c>
       <c r="I13" s="41">
         <f>4/H13*100</f>
         <v>30.76923076923077</v>
       </c>
-    </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J13" s="89"/>
+      <c r="K13" s="30"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B14" s="39"/>
       <c r="C14" s="39"/>
       <c r="D14" s="40">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E14" s="40">
         <f t="shared" si="0"/>
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F14" s="41">
-        <f>0.647058823529412*100</f>
-[...2 lines deleted...]
-      <c r="G14" s="41"/>
+        <f>15/E14*100</f>
+        <v>88.235294117647058</v>
+      </c>
+      <c r="G14" s="41">
+        <f>1/E14*100</f>
+        <v>5.8823529411764701</v>
+      </c>
       <c r="H14" s="40">
         <v>3</v>
       </c>
       <c r="I14" s="41">
         <v>100</v>
       </c>
-    </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J14" s="89"/>
+      <c r="K14" s="30"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" s="40">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C15" s="40"/>
+        <v>121</v>
+      </c>
+      <c r="C15" s="40">
+        <v>34</v>
+      </c>
       <c r="D15" s="40">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E15" s="40">
         <f t="shared" si="0"/>
-        <v>193</v>
+        <v>219</v>
       </c>
       <c r="F15" s="41">
-        <v>45.7</v>
+        <f>107/E15*100</f>
+        <v>48.858447488584474</v>
       </c>
       <c r="G15" s="41">
-        <v>5.0999999999999996</v>
+        <f>9/E15*100</f>
+        <v>4.10958904109589</v>
       </c>
       <c r="H15" s="40">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I15" s="41">
         <f>7/H15*100</f>
-        <v>58.333333333333336</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+        <v>63.636363636363633</v>
+      </c>
+      <c r="J15" s="89"/>
+      <c r="K15" s="30"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="40">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="C16" s="40"/>
       <c r="D16" s="40">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E16" s="40">
         <f t="shared" si="0"/>
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F16" s="41">
-        <v>46.1</v>
+        <f>48/E16*100</f>
+        <v>49.484536082474229</v>
       </c>
       <c r="G16" s="41">
-        <v>16.5</v>
+        <f>13/E16*100</f>
+        <v>13.402061855670103</v>
       </c>
       <c r="H16" s="40">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I16" s="41">
-        <f>3/H16*100</f>
-[...3 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+        <f>2/H16*100</f>
+        <v>33.333333333333329</v>
+      </c>
+      <c r="J16" s="89"/>
+      <c r="K16" s="30"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B17" s="40">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C17" s="40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D17" s="40">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E17" s="40">
         <f t="shared" si="0"/>
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="F17" s="41">
-        <v>74.2</v>
+        <f>74/E17*100</f>
+        <v>81.318681318681314</v>
       </c>
       <c r="G17" s="41">
-        <v>10.7</v>
+        <f>8/E17*100</f>
+        <v>8.791208791208792</v>
       </c>
       <c r="H17" s="40">
         <v>7</v>
       </c>
       <c r="I17" s="41">
         <f>6/H17*100</f>
         <v>85.714285714285708</v>
       </c>
-    </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J17" s="89"/>
+      <c r="K17" s="30"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="40">
         <v>30</v>
       </c>
-      <c r="B18" s="40">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="39"/>
-      <c r="D18" s="39"/>
+      <c r="D18" s="39">
+        <v>1</v>
+      </c>
       <c r="E18" s="40">
         <f t="shared" si="0"/>
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F18" s="41">
-        <v>34.4</v>
+        <f>14/E18*100</f>
+        <v>45.161290322580641</v>
       </c>
       <c r="G18" s="41">
-        <v>34.4</v>
+        <f>10/E18*100</f>
+        <v>32.258064516129032</v>
       </c>
       <c r="H18" s="40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I18" s="41">
-        <f>2/H18*100</f>
-[...3 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+        <f>1/H18*100</f>
+        <v>25</v>
+      </c>
+      <c r="J18" s="89"/>
+      <c r="K18" s="30"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C19" s="39">
         <v>1</v>
       </c>
       <c r="D19" s="40">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E19" s="40">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="F19" s="41">
-        <f>0.648648648648649*100</f>
-        <v>64.864864864864899</v>
+        <f>27/E19*100</f>
+        <v>71.05263157894737</v>
       </c>
       <c r="G19" s="41">
-        <f>0.189189189189189*100</f>
-        <v>18.918918918918902</v>
+        <f>5/E19*100</f>
+        <v>13.157894736842104</v>
       </c>
       <c r="H19" s="40">
         <v>3</v>
       </c>
       <c r="I19" s="41">
         <v>100</v>
       </c>
-    </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J19" s="89"/>
+      <c r="K19" s="30"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B20" s="40">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="C20" s="40">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D20" s="40">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E20" s="40">
         <f t="shared" si="0"/>
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="F20" s="41">
-        <v>45.5</v>
+        <f>68/E20*100</f>
+        <v>45.63758389261745</v>
       </c>
       <c r="G20" s="41">
-        <v>8.3000000000000007</v>
+        <f>5/E20*100</f>
+        <v>3.3557046979865772</v>
       </c>
       <c r="H20" s="40">
         <v>9</v>
       </c>
       <c r="I20" s="41">
         <f>2/H20*100</f>
         <v>22.222222222222221</v>
       </c>
-    </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J20" s="89"/>
+      <c r="K20" s="30"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="61" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B21" s="62">
         <f>+B7+B8+B9+B13+B14+B15+B16+B17+B18+B19+B20</f>
-        <v>915</v>
+        <v>855</v>
       </c>
       <c r="C21" s="62">
         <f>+C7+C8+C9+C13+C14+C15+C16+C17+C18+C19+C20</f>
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="D21" s="62">
         <f>+D7+D8+D9+D13+D14+D15+D16+D17+D18+D19+D20</f>
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E21" s="62">
         <f>+E7+E8+E9+E13+E14+E15+E16+E17+E18+E19+E20</f>
-        <v>1478</v>
+        <v>1430</v>
       </c>
       <c r="F21" s="63">
         <f>928/E21*100</f>
-        <v>62.787550744248989</v>
+        <v>64.895104895104893</v>
       </c>
       <c r="G21" s="63">
-        <f>158/E21*100</f>
-        <v>10.690121786197563</v>
+        <f>120/E21*100</f>
+        <v>8.3916083916083917</v>
       </c>
       <c r="H21" s="62">
         <f>+H7+H8+H9+H13+H14+H15+H16+H17+H18+H19+H20</f>
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I21" s="63">
         <f>63/H21*100</f>
-        <v>64.285714285714292</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+        <v>65.625</v>
+      </c>
+      <c r="J21" s="89"/>
+      <c r="K21" s="30"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="40">
         <v>51</v>
       </c>
       <c r="C22" s="40"/>
-      <c r="D22" s="40"/>
+      <c r="D22" s="40">
+        <v>25</v>
+      </c>
       <c r="E22" s="40">
         <f>SUM(B22:D22)</f>
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="F22" s="41">
-        <f>11/E22*100</f>
-        <v>21.568627450980394</v>
+        <f>14/E22*100</f>
+        <v>18.421052631578945</v>
       </c>
       <c r="G22" s="41">
-        <f>4/E22*100</f>
-        <v>7.8431372549019605</v>
+        <f>5/E22*100</f>
+        <v>6.5789473684210522</v>
       </c>
       <c r="H22" s="40">
         <v>4</v>
       </c>
       <c r="I22" s="41">
         <v>50</v>
       </c>
-      <c r="J22" s="83"/>
-[...9 lines deleted...]
-      </c>
+      <c r="J22" s="89"/>
+      <c r="K22" s="30"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A23" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="40"/>
+      <c r="C23" s="40">
+        <v>11</v>
+      </c>
+      <c r="D23" s="40"/>
       <c r="E23" s="40">
         <f>SUM(B23:D23)</f>
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F23" s="41">
+        <f>4/E23*100</f>
+        <v>36.363636363636367</v>
+      </c>
+      <c r="G23" s="41">
         <f>1/E23*100</f>
-        <v>11.111111111111111</v>
-[...3 lines deleted...]
-        <v>11.111111111111111</v>
+        <v>9.0909090909090917</v>
       </c>
       <c r="H23" s="40"/>
       <c r="I23" s="41"/>
-      <c r="J23" s="83"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J23" s="89"/>
+      <c r="K23" s="30"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B24" s="40"/>
+        <v>15</v>
+      </c>
+      <c r="B24" s="40">
+        <v>2</v>
+      </c>
       <c r="C24" s="40">
         <v>8</v>
       </c>
-      <c r="D24" s="40">
-[...1 lines deleted...]
-      </c>
+      <c r="D24" s="39"/>
       <c r="E24" s="40">
-        <f>SUM(B24:D24)</f>
+        <f t="shared" ref="E24" si="1">SUM(B24:D24)</f>
         <v>10</v>
       </c>
       <c r="F24" s="41">
         <f>4/E24*100</f>
         <v>40</v>
       </c>
       <c r="G24" s="41">
-        <f>1/E24*100</f>
-        <v>10</v>
+        <f>2/E24*100</f>
+        <v>20</v>
       </c>
       <c r="H24" s="40"/>
       <c r="I24" s="41"/>
-      <c r="J24" s="83"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J24" s="89"/>
+      <c r="K24" s="30"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A25" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="39"/>
-[...4 lines deleted...]
-      <c r="G25" s="41"/>
+      <c r="B25" s="40"/>
+      <c r="C25" s="40">
+        <v>5</v>
+      </c>
+      <c r="D25" s="39">
+        <v>1</v>
+      </c>
+      <c r="E25" s="40">
+        <f>SUM(B25:D25)</f>
+        <v>6</v>
+      </c>
+      <c r="F25" s="41">
+        <v>0</v>
+      </c>
+      <c r="G25" s="41">
+        <f>1/E25*100</f>
+        <v>16.666666666666664</v>
+      </c>
       <c r="H25" s="40"/>
       <c r="I25" s="41"/>
-      <c r="J25" s="83"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J25" s="89"/>
+      <c r="K25" s="30"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A26" s="38" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B26" s="40"/>
-      <c r="C26" s="40"/>
-[...3 lines deleted...]
-      <c r="G26" s="41"/>
+      <c r="C26" s="40">
+        <v>16</v>
+      </c>
+      <c r="D26" s="40">
+        <v>2</v>
+      </c>
+      <c r="E26" s="40">
+        <f>SUM(B26:D26)</f>
+        <v>18</v>
+      </c>
+      <c r="F26" s="41">
+        <f>6/E26*100</f>
+        <v>33.333333333333329</v>
+      </c>
+      <c r="G26" s="41">
+        <f>5/E26*100</f>
+        <v>27.777777777777779</v>
+      </c>
       <c r="H26" s="40"/>
       <c r="I26" s="41"/>
-      <c r="J26" s="83"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J26" s="89"/>
+      <c r="K26" s="30"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A27" s="38" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="40">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D27" s="39"/>
+        <v>13</v>
+      </c>
+      <c r="D27" s="40"/>
       <c r="E27" s="40">
         <f>SUM(B27:D27)</f>
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F27" s="41">
         <v>0</v>
       </c>
       <c r="G27" s="41">
-        <f>1/E27*100</f>
-        <v>14.285714285714285</v>
+        <v>0</v>
       </c>
       <c r="H27" s="40"/>
       <c r="I27" s="41"/>
-      <c r="J27" s="83"/>
-[...5 lines deleted...]
-      <c r="B28" s="40"/>
+      <c r="J27" s="89"/>
+      <c r="K27" s="30"/>
+    </row>
+    <row r="28" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="40">
+        <v>2</v>
+      </c>
       <c r="C28" s="40">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D28" s="40">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E28" s="40">
         <f>SUM(B28:D28)</f>
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="F28" s="41">
-        <f>4/E28*100</f>
-        <v>21.052631578947366</v>
+        <f>28/E28*100</f>
+        <v>90.322580645161281</v>
       </c>
       <c r="G28" s="41">
-        <f>4/E28*100</f>
-        <v>21.052631578947366</v>
+        <f>10/E28*100</f>
+        <v>32.258064516129032</v>
       </c>
       <c r="H28" s="40"/>
       <c r="I28" s="41"/>
-      <c r="J28" s="83"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J28" s="89"/>
+      <c r="K28" s="30"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A29" s="38" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B29" s="40"/>
+        <v>21</v>
+      </c>
+      <c r="B29" s="40">
+        <v>1</v>
+      </c>
       <c r="C29" s="40">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D29" s="40"/>
       <c r="E29" s="40">
         <f>SUM(B29:D29)</f>
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F29" s="41">
-        <v>0</v>
+        <f>8/E29*100</f>
+        <v>80</v>
       </c>
       <c r="G29" s="41">
-        <v>0</v>
+        <f>3/E29*100</f>
+        <v>30</v>
       </c>
       <c r="H29" s="40"/>
       <c r="I29" s="41"/>
-      <c r="J29" s="83"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J29" s="89"/>
+      <c r="K29" s="30"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A30" s="43" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B30" s="40">
+        <v>13</v>
+      </c>
+      <c r="B30" s="40"/>
+      <c r="C30" s="40">
+        <v>12</v>
+      </c>
+      <c r="D30" s="40">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E30" s="40">
         <f>SUM(B30:D30)</f>
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="F30" s="41">
-        <f>19/E30*100</f>
-        <v>57.575757575757578</v>
+        <f>4/E30*100</f>
+        <v>28.571428571428569</v>
       </c>
       <c r="G30" s="41">
-        <f>7/E30*100</f>
-        <v>21.212121212121211</v>
+        <f>3/E30*100</f>
+        <v>21.428571428571427</v>
       </c>
       <c r="H30" s="40"/>
       <c r="I30" s="41"/>
-      <c r="J30" s="83"/>
-[...2 lines deleted...]
-      <c r="A31" s="38" t="s">
+      <c r="J30" s="89"/>
+      <c r="K30" s="30"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A31" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="69">
+        <f>SUM(B22:B30)</f>
+        <v>56</v>
+      </c>
+      <c r="C31" s="69">
+        <f>SUM(C22:C30)</f>
+        <v>99</v>
+      </c>
+      <c r="D31" s="69">
+        <f>SUM(D22:D30)</f>
+        <v>34</v>
+      </c>
+      <c r="E31" s="69">
+        <f>SUM(E22:E30)</f>
+        <v>189</v>
+      </c>
+      <c r="F31" s="63">
+        <f>56/E31*100</f>
+        <v>29.629629629629626</v>
+      </c>
+      <c r="G31" s="63">
+        <f>30/E31*100</f>
+        <v>15.873015873015872</v>
+      </c>
+      <c r="H31" s="62">
+        <f>SUM(H22:H30)</f>
+        <v>4</v>
+      </c>
+      <c r="I31" s="63">
+        <v>50</v>
+      </c>
+      <c r="J31" s="89"/>
+      <c r="K31" s="30"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="40">
-[...24 lines deleted...]
-        <v>14</v>
+      <c r="B32" s="44"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="45">
+        <v>3</v>
+      </c>
+      <c r="E32" s="45">
+        <f>SUM(C32:D32)</f>
+        <v>3</v>
       </c>
       <c r="F32" s="41">
-        <f>4/E32*100</f>
-        <v>28.571428571428569</v>
+        <v>0</v>
       </c>
       <c r="G32" s="41">
-        <f>3/E32*100</f>
-        <v>21.428571428571427</v>
+        <v>0</v>
       </c>
       <c r="H32" s="40"/>
       <c r="I32" s="41"/>
-      <c r="J32" s="83"/>
-[...37 lines deleted...]
-    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="J32" s="89"/>
+      <c r="K32" s="30"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A33" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="39"/>
+      <c r="C33" s="45"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="41"/>
+      <c r="H33" s="40"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="89"/>
+      <c r="K33" s="30"/>
+    </row>
+    <row r="34" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="38" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B34" s="39"/>
+      <c r="C34" s="45">
+        <v>8</v>
+      </c>
+      <c r="D34" s="44"/>
       <c r="E34" s="45">
         <f>SUM(C34:D34)</f>
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F34" s="41">
-        <f>1/E34*100</f>
-        <v>33.333333333333329</v>
+        <f>2/E34*100</f>
+        <v>25</v>
       </c>
       <c r="G34" s="41">
         <v>0</v>
       </c>
       <c r="H34" s="40"/>
       <c r="I34" s="41"/>
-    </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="J34" s="89"/>
+      <c r="K34" s="30"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="38" t="s">
-        <v>5</v>
-[...6 lines deleted...]
-      <c r="G35" s="41"/>
+        <v>24</v>
+      </c>
+      <c r="B35" s="45"/>
+      <c r="C35" s="45">
+        <v>12</v>
+      </c>
+      <c r="D35" s="45">
+        <v>6</v>
+      </c>
+      <c r="E35" s="45">
+        <f>SUM(C35:D35)</f>
+        <v>18</v>
+      </c>
+      <c r="F35" s="41">
+        <v>100</v>
+      </c>
+      <c r="G35" s="41">
+        <f>1/E35*100</f>
+        <v>5.5555555555555554</v>
+      </c>
       <c r="H35" s="40"/>
       <c r="I35" s="41"/>
-    </row>
-    <row r="36" spans="1:9" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J35" s="89"/>
+      <c r="K35" s="30"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="38" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B36" s="39"/>
+        <v>27</v>
+      </c>
+      <c r="B36" s="45">
+        <v>1</v>
+      </c>
       <c r="C36" s="45">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D36" s="44"/>
+        <f>35+36</f>
+        <v>71</v>
+      </c>
+      <c r="D36" s="45">
+        <v>51</v>
+      </c>
       <c r="E36" s="45">
-        <f>SUM(C36:D37)</f>
-        <v>10</v>
+        <f>SUM(B36:D36)</f>
+        <v>123</v>
       </c>
       <c r="F36" s="41">
-        <f>2/E36*100</f>
-        <v>20</v>
+        <f>89/E36*100</f>
+        <v>72.357723577235774</v>
       </c>
       <c r="G36" s="41">
-        <v>0</v>
-[...4 lines deleted...]
-    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+        <f>19/E36*100</f>
+        <v>15.447154471544716</v>
+      </c>
+      <c r="H36" s="40">
+        <v>3</v>
+      </c>
+      <c r="I36" s="41">
+        <f>1/H36*100</f>
+        <v>33.333333333333329</v>
+      </c>
+      <c r="J36" s="89"/>
+      <c r="K36" s="30"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="45"/>
+      <c r="C37" s="45">
         <v>13</v>
       </c>
-      <c r="B37" s="45"/>
-[...4 lines deleted...]
-      <c r="G37" s="41"/>
+      <c r="D37" s="45">
+        <v>5</v>
+      </c>
+      <c r="E37" s="45">
+        <f>SUM(C37:D37)</f>
+        <v>18</v>
+      </c>
+      <c r="F37" s="41">
+        <f>6/E37*100</f>
+        <v>33.333333333333329</v>
+      </c>
+      <c r="G37" s="41">
+        <f>5/E37*100</f>
+        <v>27.777777777777779</v>
+      </c>
       <c r="H37" s="40"/>
       <c r="I37" s="41"/>
-    </row>
-[...5 lines deleted...]
-      <c r="C38" s="39">
+      <c r="J37" s="89"/>
+      <c r="K37" s="30"/>
+      <c r="M37" s="80"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A38" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="62">
+        <f>SUM(B32:B37)</f>
+        <v>1</v>
+      </c>
+      <c r="C38" s="62">
+        <f>SUM(C32:C37)</f>
+        <v>104</v>
+      </c>
+      <c r="D38" s="62">
+        <f>SUM(D32:D37)</f>
+        <v>65</v>
+      </c>
+      <c r="E38" s="62">
+        <f>SUM(E32:E37)</f>
+        <v>170</v>
+      </c>
+      <c r="F38" s="63">
+        <f>116/E38*100</f>
+        <v>68.235294117647058</v>
+      </c>
+      <c r="G38" s="63">
+        <f>25/E38*100</f>
+        <v>14.705882352941178</v>
+      </c>
+      <c r="H38" s="62">
+        <f>SUM(H32:H37)</f>
         <v>3</v>
       </c>
-      <c r="D38" s="44"/>
-[...17 lines deleted...]
-      <c r="D39" s="45">
+      <c r="I38" s="64">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="J38" s="89"/>
+      <c r="K38" s="30"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A39" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="62">
+        <v>42</v>
+      </c>
+      <c r="C39" s="62">
+        <v>8</v>
+      </c>
+      <c r="D39" s="62"/>
+      <c r="E39" s="62">
+        <f>SUM(B39:D39)</f>
+        <v>50</v>
+      </c>
+      <c r="F39" s="63">
+        <f>42/E39*100</f>
+        <v>84</v>
+      </c>
+      <c r="G39" s="63">
+        <f>8/E39*100</f>
+        <v>16</v>
+      </c>
+      <c r="H39" s="62"/>
+      <c r="I39" s="64"/>
+      <c r="J39" s="89"/>
+      <c r="K39" s="30"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A40" s="65"/>
+      <c r="B40" s="66"/>
+      <c r="C40" s="66"/>
+      <c r="D40" s="66"/>
+      <c r="E40" s="66"/>
+      <c r="F40" s="67"/>
+      <c r="G40" s="67"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="68"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A41" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="E39" s="45">
-[...215 lines deleted...]
-      <c r="E50" s="55"/>
+      <c r="B41" s="47">
+        <f>+B21+B31+B38+B40+B39</f>
+        <v>954</v>
+      </c>
+      <c r="C41" s="47">
+        <f>+C21+C31+C38+C40+C39</f>
+        <v>331</v>
+      </c>
+      <c r="D41" s="47">
+        <f>+D21+D31+D38+D40+D39</f>
+        <v>554</v>
+      </c>
+      <c r="E41" s="47">
+        <f>+E21+E31+E38+E40+E39</f>
+        <v>1839</v>
+      </c>
+      <c r="F41" s="48">
+        <f>1196/E41*100</f>
+        <v>65.035345296356724</v>
+      </c>
+      <c r="G41" s="49">
+        <f>182/E41*100</f>
+        <v>9.896682979880369</v>
+      </c>
+      <c r="H41" s="47">
+        <f>+H21+H31+H38+H40</f>
+        <v>103</v>
+      </c>
+      <c r="I41" s="50">
+        <f>66/H41*100</f>
+        <v>64.077669902912632</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A42" s="37"/>
+      <c r="B42" s="58"/>
+      <c r="C42" s="58"/>
+      <c r="D42" s="58"/>
+      <c r="E42" s="58"/>
+      <c r="F42" s="59"/>
+      <c r="G42" s="60"/>
+      <c r="H42" s="58"/>
+      <c r="I42" s="59"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A43" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="E43" s="80"/>
+      <c r="H43" s="89"/>
+      <c r="I43" s="22"/>
+    </row>
+    <row r="44" spans="1:13" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="86" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="86"/>
+      <c r="C44" s="86"/>
+      <c r="D44" s="86"/>
+      <c r="E44" s="86"/>
+      <c r="F44" s="86"/>
+      <c r="G44" s="86"/>
+      <c r="H44" s="86"/>
+      <c r="I44" s="86"/>
+    </row>
+    <row r="45" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="53"/>
+      <c r="C45" s="53"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="53"/>
+      <c r="H45" s="53"/>
+      <c r="I45" s="53"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A46" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="24"/>
+      <c r="C46" s="24"/>
+      <c r="D46" s="24"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="54"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="32"/>
+      <c r="I46" s="24"/>
+    </row>
+    <row r="47" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="E47" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A47:I47"/>
+    <mergeCell ref="A44:I44"/>
     <mergeCell ref="H5:I5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.6692913385826772" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <SyracuseOfficeCustomData>{"createMode":"plain_doc","forceRefresh":"0"}</SyracuseOfficeCustomData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{323F8CFF-1786-43C8-AE58-37DDF4A7580E}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">