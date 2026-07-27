--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -1,144 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.susini\Nextcloud2\Stats corses\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.susini\Nextcloud2\Stats corses\2025\PUBLICATION\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11325" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11325" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="5.02 Notice" sheetId="15" r:id="rId1"/>
     <sheet name="5.02 Graphique 1" sheetId="14" r:id="rId2"/>
     <sheet name="5.02 Tableau 2" sheetId="1" r:id="rId3"/>
     <sheet name="5.02 Graphique 3" sheetId="2" r:id="rId4"/>
     <sheet name="5.02 Graphique 4" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C11" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="C10" i="2" l="1"/>
   <c r="K18" i="1" l="1"/>
   <c r="K17" i="1"/>
   <c r="K15" i="1"/>
   <c r="K14" i="1"/>
   <c r="K13" i="1"/>
   <c r="K12" i="1"/>
   <c r="K11" i="1"/>
   <c r="K10" i="1"/>
-  <c r="K9" i="1"/>
   <c r="K8" i="1"/>
-  <c r="K7" i="1"/>
-[...1 lines deleted...]
-  <c r="J17" i="1"/>
+  <c r="K9" i="14"/>
+  <c r="C11" i="2" l="1"/>
+  <c r="C6" i="2"/>
+  <c r="K6" i="1" l="1"/>
+  <c r="C7" i="2" l="1"/>
+  <c r="C10" i="2" l="1"/>
+  <c r="K7" i="1" l="1"/>
+  <c r="J17" i="1" l="1"/>
   <c r="J13" i="1"/>
   <c r="J9" i="1"/>
+  <c r="K9" i="1" s="1"/>
   <c r="J9" i="14"/>
-  <c r="B18" i="1" l="1"/>
+  <c r="J18" i="1" l="1"/>
   <c r="H17" i="1"/>
   <c r="D17" i="1"/>
   <c r="F13" i="1"/>
   <c r="I13" i="1"/>
   <c r="I9" i="1"/>
   <c r="B9" i="1"/>
   <c r="A1" i="4"/>
   <c r="A3" i="2"/>
   <c r="A1" i="2"/>
   <c r="A3" i="1"/>
   <c r="A1" i="1"/>
   <c r="A3" i="14"/>
   <c r="A1" i="14"/>
   <c r="B11" i="4" l="1"/>
   <c r="C6" i="4" s="1"/>
   <c r="C10" i="4" l="1"/>
   <c r="C9" i="4"/>
   <c r="C8" i="4"/>
   <c r="C7" i="4"/>
   <c r="I17" i="1"/>
   <c r="I18" i="1" l="1"/>
   <c r="I9" i="14"/>
   <c r="C11" i="4" l="1"/>
   <c r="B12" i="2"/>
   <c r="C9" i="2" l="1"/>
   <c r="C8" i="2"/>
   <c r="C12" i="2" l="1"/>
   <c r="C17" i="1"/>
   <c r="E17" i="1"/>
   <c r="F17" i="1"/>
   <c r="G17" i="1"/>
   <c r="B17" i="1"/>
   <c r="C13" i="1"/>
   <c r="D13" i="1"/>
   <c r="E13" i="1"/>
   <c r="G13" i="1"/>
   <c r="H13" i="1"/>
   <c r="B13" i="1"/>
+  <c r="B18" i="1" s="1"/>
   <c r="C9" i="1"/>
   <c r="D9" i="1"/>
   <c r="E9" i="1"/>
   <c r="F9" i="1"/>
   <c r="G9" i="1"/>
   <c r="H9" i="1"/>
   <c r="H9" i="14"/>
   <c r="G9" i="14"/>
   <c r="F9" i="14"/>
   <c r="E9" i="14"/>
   <c r="D9" i="14"/>
   <c r="F18" i="1" l="1"/>
   <c r="D18" i="1"/>
   <c r="C18" i="1"/>
   <c r="E18" i="1"/>
   <c r="G18" i="1"/>
   <c r="H18" i="1"/>
   <c r="C9" i="14"/>
   <c r="B9" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="73">
   <si>
@@ -1935,51 +1938,51 @@
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="4.8106217993109164E-2"/>
           <c:y val="5.0925925925925923E-2"/>
@@ -1994,682 +1997,418 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'5.02 Graphique 1'!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveaux 7 et 8</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="00C8FF"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
-              <c:idx val="6"/>
-[...23 lines deleted...]
-              <c:idx val="7"/>
+              <c:idx val="9"/>
               <c:layout/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000002-114D-4D46-9A74-1E55E7AE0C13}"/>
-[...56 lines deleted...]
-                  <c16:uniqueId val="{00000000-36DB-4103-B404-98D4BCD6F3A7}"/>
+                  <c16:uniqueId val="{00000003-5F37-4570-8B31-625C8D649D29}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:showLeaderLines val="0"/>
+                <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'5.02 Graphique 1'!$B$5:$J$5</c:f>
+              <c:f>'5.02 Graphique 1'!$B$5:$K$5</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="10"/>
                 <c:pt idx="0">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'5.02 Graphique 1'!$B$6:$J$6</c:f>
+              <c:f>'5.02 Graphique 1'!$B$6:$K$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="10"/>
                 <c:pt idx="0">
                   <c:v>114</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>122</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>134</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>166</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>180</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>180</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>194</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>207</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>219</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>198</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-36DB-4103-B404-98D4BCD6F3A7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'5.02 Graphique 1'!$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveau 6</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="0000FF"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
-              <c:idx val="6"/>
-[...23 lines deleted...]
-              <c:idx val="7"/>
+              <c:idx val="9"/>
               <c:layout/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000001-114D-4D46-9A74-1E55E7AE0C13}"/>
-[...56 lines deleted...]
-                  <c16:uniqueId val="{00000002-36DB-4103-B404-98D4BCD6F3A7}"/>
+                  <c16:uniqueId val="{00000001-5F37-4570-8B31-625C8D649D29}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:showLeaderLines val="0"/>
+                <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'5.02 Graphique 1'!$B$5:$J$5</c:f>
+              <c:f>'5.02 Graphique 1'!$B$5:$K$5</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="10"/>
                 <c:pt idx="0">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'5.02 Graphique 1'!$B$7:$J$7</c:f>
+              <c:f>'5.02 Graphique 1'!$B$7:$K$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="10"/>
                 <c:pt idx="0">
                   <c:v>115</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>116</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>138</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>125</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>144</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>190</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>263</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>356</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>410</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>430</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-36DB-4103-B404-98D4BCD6F3A7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'5.02 Graphique 1'!$A$8</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveau 5</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
-          <c:dLbls>
-[...118 lines deleted...]
-          </c:dLbls>
           <c:cat>
             <c:numRef>
-              <c:f>'5.02 Graphique 1'!$B$5:$J$5</c:f>
+              <c:f>'5.02 Graphique 1'!$B$5:$K$5</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="10"/>
                 <c:pt idx="0">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'5.02 Graphique 1'!$B$8:$J$8</c:f>
+              <c:f>'5.02 Graphique 1'!$B$8:$K$8</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="9"/>
+                <c:ptCount val="10"/>
                 <c:pt idx="0">
                   <c:v>193</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>327</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>362</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>381</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>385</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>421</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>435</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>593</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>519</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>466</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-36DB-4103-B404-98D4BCD6F3A7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="466304312"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="466304312"/>
@@ -2704,50 +2443,64 @@
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="100"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="466304312"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.86899627823341785"/>
+          <c:y val="2.581790451869195E-2"/>
+          <c:w val="0.12198455710693605"/>
+          <c:h val="0.16458005249343835"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+    </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
@@ -3103,617 +2856,1173 @@
     </c:headerFooter>
     <c:pageMargins b="0.984251969" l="0.78740157499999996" r="0.78740157499999996" t="0.984251969" header="0.4921259845" footer="0.4921259845"/>
     <c:pageSetup paperSize="9" orientation="landscape"/>
   </c:printSettings>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>[4] Origine des apprentis de niveaux 6, 7 et 8 en première année en 2024-2025</a:t>
-[...3 lines deleted...]
-              <a:t>, en %</a:t>
+              <a:t>[4] Origine des apprentis de niveaux 6, 7 et 8 en première année en 2024-2025, en %</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="7.7544386553670852E-2"/>
-          <c:y val="3.9111038013198741E-2"/>
+          <c:x val="0.19893456049271374"/>
+          <c:y val="8.1686917072702953E-4"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
-        <a:ln w="25400">
+        <a:ln>
           <a:noFill/>
         </a:ln>
+        <a:effectLst/>
       </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="fr-FR"/>
+        </a:p>
+      </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.23424897314924301"/>
           <c:y val="0.13600035416758899"/>
           <c:w val="0.4491118243826866"/>
           <c:h val="0.74133526389391635"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
-          <c:spPr>
-[...9 lines deleted...]
-          </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
-                <a:srgbClr val="000080"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
-              <a:ln w="3175">
+              <a:ln w="19050">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:prstDash val="solid"/>
               </a:ln>
+              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000000-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
-                <a:srgbClr val="0000FF"/>
+                <a:schemeClr val="accent2"/>
               </a:solidFill>
-              <a:ln w="3175">
+              <a:ln w="19050">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:prstDash val="solid"/>
               </a:ln>
+              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000001-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
-                <a:srgbClr val="A6CAF0"/>
+                <a:schemeClr val="accent3"/>
               </a:solidFill>
-              <a:ln w="3175">
+              <a:ln w="19050">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:prstDash val="solid"/>
               </a:ln>
+              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000002-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
-                <a:srgbClr val="C0C0C0"/>
+                <a:schemeClr val="accent4"/>
               </a:solidFill>
-              <a:ln w="3175">
+              <a:ln w="19050">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:prstDash val="solid"/>
               </a:ln>
+              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000003-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="4"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
-                <a:srgbClr val="808080"/>
+                <a:schemeClr val="accent5"/>
               </a:solidFill>
-              <a:ln w="3175">
+              <a:ln w="19050">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:prstDash val="solid"/>
               </a:ln>
+              <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000004-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
-            <c:dLbl>
-[...72 lines deleted...]
-            </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
-              <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
                     </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="fr-FR"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:layout/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>'5.02 Graphique 4'!$A$6:$A$10</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>BTS </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>BUT</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Autre scolarité supérieure</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Autre scolarité supérieure apprentissage</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Autres origines (1)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'5.02 Graphique 4'!$C$6:$C$10</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>9.8245614035087723</c:v>
+                  <c:v>9.8939929328621901</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1.4035087719298245</c:v>
+                  <c:v>1.4134275618374559</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>24.210526315789473</c:v>
+                  <c:v>24.381625441696116</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>38.245614035087719</c:v>
+                  <c:v>37.809187279151942</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>26.315789473684209</c:v>
+                  <c:v>26.501766784452297</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-B34D-4725-ABEA-3D81CD949C9A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
-          <c:spPr>
-[...9 lines deleted...]
-          </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000006-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000007-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000008-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000009-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="4"/>
             <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent5"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000A-B34D-4725-ABEA-3D81CD949C9A}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:numFmt formatCode="0%" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
-              <a:ln w="25400">
+              <a:ln>
                 <a:noFill/>
               </a:ln>
+              <a:effectLst/>
             </c:spPr>
             <c:txPr>
-              <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
-                      <a:srgbClr val="000000"/>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
                     </a:solidFill>
-                    <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-                    <a:cs typeface="Arial"/>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="fr-FR"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="1"/>
               <c:pt idx="0">
                 <c:v>1</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-B34D-4725-ABEA-3D81CD949C9A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
-        <a:ln w="25400">
+        <a:ln>
           <a:noFill/>
         </a:ln>
+        <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
-      <c:legendPos val="r"/>
-[...9 lines deleted...]
-      </c:layout>
+      <c:legendPos val="b"/>
+      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
-        <a:solidFill>
-[...2 lines deleted...]
-        <a:ln w="25400">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
+        <a:effectLst/>
       </c:spPr>
       <c:txPr>
-        <a:bodyPr/>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr rtl="0">
-            <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-              <a:cs typeface="Arial"/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="zero"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
-      <a:srgbClr val="FFFFFF"/>
+      <a:schemeClr val="bg1"/>
     </a:solidFill>
-    <a:ln w="9525">
-      <a:noFill/>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
     </a:ln>
+    <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
-[...6 lines deleted...]
-        </a:defRPr>
+        <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter alignWithMargins="0">
       <c:oddHeader>&amp;A</c:oddHeader>
       <c:oddFooter>Page &amp;P</c:oddFooter>
     </c:headerFooter>
     <c:pageMargins b="0.984251969" l="0.78740157499999996" r="0.78740157499999996" t="0.984251969" header="0.4921259845" footer="0.4921259845"/>
     <c:pageSetup paperSize="9" orientation="landscape"/>
   </c:printSettings>
-  <c:userShapes r:id="rId1"/>
+  <c:userShapes r:id="rId3"/>
 </c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="25400">
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114299</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="614489" name="Graphique 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000059600900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
@@ -4532,73 +4841,73 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ac-corse.fr/l-academie-en-chiffres-123583" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil10"/>
   <dimension ref="A1:A99"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19"/>
+    <sheetView showGridLines="0" topLeftCell="A25" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="90.7109375" style="17" customWidth="1"/>
     <col min="2" max="16384" width="11.42578125" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" s="16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" s="28">
-        <v>46105</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19"/>
@@ -4887,271 +5196,290 @@
       <c r="A96" s="20"/>
     </row>
     <row r="97" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A97" s="20"/>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A98" s="20"/>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A99" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C7" workbookViewId="0">
+      <selection activeCell="M31" sqref="M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="11" max="11" width="10.28515625" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="45" t="str">
         <f>'5.02 Notice'!A10</f>
         <v>5.02 L’apprentissage dans le supérieur</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="47" t="str">
         <f>'5.02 Notice'!A16</f>
         <v>[1] Évolution des effectifs d'apprentis préparant un diplôme de l'enseignement supérieur</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="52"/>
       <c r="B5" s="52">
         <v>2016</v>
       </c>
       <c r="C5" s="52">
         <v>2017</v>
       </c>
       <c r="D5" s="52">
         <v>2018</v>
       </c>
       <c r="E5" s="52">
         <v>2019</v>
       </c>
       <c r="F5" s="52">
         <v>2020</v>
       </c>
       <c r="G5" s="52">
         <v>2021</v>
       </c>
       <c r="H5" s="53">
         <v>2022</v>
       </c>
       <c r="I5" s="52">
         <v>2023</v>
       </c>
       <c r="J5" s="53">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="K5" s="52">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="50">
         <v>114</v>
       </c>
       <c r="C6" s="50">
         <v>122</v>
       </c>
       <c r="D6" s="50">
         <v>134</v>
       </c>
       <c r="E6" s="50">
         <v>166</v>
       </c>
       <c r="F6" s="50">
         <v>180</v>
       </c>
       <c r="G6" s="50">
         <v>180</v>
       </c>
       <c r="H6" s="51">
         <v>194</v>
       </c>
       <c r="I6" s="51">
         <v>207</v>
       </c>
       <c r="J6" s="51">
         <v>219</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="K6" s="51">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="50">
         <v>115</v>
       </c>
       <c r="C7" s="50">
         <v>116</v>
       </c>
       <c r="D7" s="50">
         <v>138</v>
       </c>
       <c r="E7" s="50">
         <v>125</v>
       </c>
       <c r="F7" s="50">
         <v>144</v>
       </c>
       <c r="G7" s="50">
         <v>190</v>
       </c>
       <c r="H7" s="51">
         <v>263</v>
       </c>
       <c r="I7" s="51">
         <v>356</v>
       </c>
       <c r="J7" s="51">
         <v>410</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="K7" s="51">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="50">
         <v>193</v>
       </c>
       <c r="C8" s="50">
         <v>327</v>
       </c>
       <c r="D8" s="50">
         <v>362</v>
       </c>
       <c r="E8" s="50">
         <v>381</v>
       </c>
       <c r="F8" s="50">
         <v>385</v>
       </c>
       <c r="G8" s="50">
         <v>421</v>
       </c>
       <c r="H8" s="50">
         <v>435</v>
       </c>
       <c r="I8" s="50">
         <v>593</v>
       </c>
       <c r="J8" s="51">
         <v>519</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="K8" s="51">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="54"/>
       <c r="B9" s="55">
         <f>SUM(B6:B8)</f>
         <v>422</v>
       </c>
       <c r="C9" s="55">
         <f>SUM(C6:C8)</f>
         <v>565</v>
       </c>
       <c r="D9" s="55">
         <f>SUM(D6:D8)</f>
         <v>634</v>
       </c>
       <c r="E9" s="55">
         <f>SUM(E6:E8)</f>
         <v>672</v>
       </c>
       <c r="F9" s="55">
         <f>SUM(F6:F8)</f>
         <v>709</v>
       </c>
       <c r="G9" s="55">
-        <f t="shared" ref="G9:J9" si="0">SUM(G6:G8)</f>
+        <f t="shared" ref="G9:K9" si="0">SUM(G6:G8)</f>
         <v>791</v>
       </c>
       <c r="H9" s="55">
         <f t="shared" si="0"/>
         <v>892</v>
       </c>
       <c r="I9" s="55">
         <f t="shared" si="0"/>
         <v>1156</v>
       </c>
       <c r="J9" s="55">
         <f t="shared" si="0"/>
         <v>1148</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="K9" s="55">
+        <f t="shared" si="0"/>
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="I10" s="15"/>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A30" s="24" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A31" s="6"/>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B9:J9" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K20" sqref="K20"/>
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="11" width="8.7109375" style="8" customWidth="1"/>
     <col min="12" max="12" width="7.140625" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="45" t="str">
         <f>'5.02 Notice'!A10</f>
         <v>5.02 L’apprentissage dans le supérieur</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="25"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
@@ -5209,396 +5537,396 @@
       <c r="B6" s="61">
         <v>218</v>
       </c>
       <c r="C6" s="62">
         <v>245</v>
       </c>
       <c r="D6" s="62">
         <v>250</v>
       </c>
       <c r="E6" s="62">
         <v>274</v>
       </c>
       <c r="F6" s="62">
         <v>282</v>
       </c>
       <c r="G6" s="62">
         <v>286</v>
       </c>
       <c r="H6" s="62">
         <v>295</v>
       </c>
       <c r="I6" s="62">
         <v>380</v>
       </c>
       <c r="J6" s="62">
-        <v>405</v>
+        <v>353</v>
       </c>
       <c r="K6" s="63">
         <f>205/J6*100</f>
-        <v>50.617283950617285</v>
+        <v>58.073654390934848</v>
       </c>
       <c r="M6" s="65"/>
       <c r="N6" s="65"/>
     </row>
     <row r="7" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="60" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="61">
         <v>67</v>
       </c>
       <c r="C7" s="62">
         <v>49</v>
       </c>
       <c r="D7" s="62">
         <v>69</v>
       </c>
       <c r="E7" s="62">
         <v>67</v>
       </c>
       <c r="F7" s="62">
         <v>65</v>
       </c>
       <c r="G7" s="62">
         <v>73</v>
       </c>
       <c r="H7" s="62">
         <v>72</v>
       </c>
       <c r="I7" s="62">
         <v>64</v>
       </c>
       <c r="J7" s="62">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K7" s="63">
         <f>44/J7*100</f>
-        <v>89.795918367346943</v>
+        <v>77.192982456140342</v>
       </c>
       <c r="M7" s="65"/>
       <c r="N7" s="65"/>
     </row>
     <row r="8" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="61">
         <v>47</v>
       </c>
       <c r="C8" s="62">
         <v>33</v>
       </c>
       <c r="D8" s="62">
         <v>43</v>
       </c>
       <c r="E8" s="62">
         <v>40</v>
       </c>
       <c r="F8" s="62">
         <v>38</v>
       </c>
       <c r="G8" s="62">
         <v>62</v>
       </c>
       <c r="H8" s="62">
         <v>68</v>
       </c>
       <c r="I8" s="62">
         <v>149</v>
       </c>
       <c r="J8" s="62">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="K8" s="63">
-        <f>37/J8*100</f>
-        <v>56.92307692307692</v>
+        <f>44/J8*100</f>
+        <v>78.571428571428569</v>
       </c>
       <c r="M8" s="65"/>
       <c r="N8" s="65"/>
     </row>
     <row r="9" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="68">
         <f>SUM(B6:B8)</f>
         <v>332</v>
       </c>
       <c r="C9" s="68">
         <f t="shared" ref="C9:H9" si="0">SUM(C6:C8)</f>
         <v>327</v>
       </c>
       <c r="D9" s="68">
         <f t="shared" si="0"/>
         <v>362</v>
       </c>
       <c r="E9" s="68">
         <f t="shared" si="0"/>
         <v>381</v>
       </c>
       <c r="F9" s="68">
         <f t="shared" si="0"/>
         <v>385</v>
       </c>
       <c r="G9" s="68">
         <f t="shared" si="0"/>
         <v>421</v>
       </c>
       <c r="H9" s="68">
         <f t="shared" si="0"/>
         <v>435</v>
       </c>
       <c r="I9" s="68">
         <f>SUM(I6:I8)</f>
         <v>593</v>
       </c>
       <c r="J9" s="68">
         <f>SUM(J6:J8)</f>
-        <v>519</v>
+        <v>466</v>
       </c>
       <c r="K9" s="69">
-        <f>286/J9*100</f>
-        <v>55.105973025048172</v>
+        <f>253/J9*100</f>
+        <v>54.291845493562228</v>
       </c>
       <c r="L9" s="65"/>
       <c r="M9" s="65"/>
       <c r="N9" s="65"/>
     </row>
     <row r="10" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="61">
         <v>95</v>
       </c>
       <c r="C10" s="62">
         <v>104</v>
       </c>
       <c r="D10" s="62">
         <v>128</v>
       </c>
       <c r="E10" s="62">
         <v>105</v>
       </c>
       <c r="F10" s="62">
         <v>128</v>
       </c>
       <c r="G10" s="62">
         <v>137</v>
       </c>
       <c r="H10" s="62">
         <v>156</v>
       </c>
       <c r="I10" s="62">
         <v>38</v>
       </c>
       <c r="J10" s="62">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="K10" s="63">
-        <f>32/J10*100</f>
-        <v>64</v>
+        <f>20/J10*100</f>
+        <v>55.555555555555557</v>
       </c>
       <c r="M10" s="65"/>
       <c r="N10" s="65"/>
     </row>
     <row r="11" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="60" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="61"/>
       <c r="C11" s="62"/>
       <c r="D11" s="62"/>
       <c r="E11" s="62"/>
       <c r="F11" s="62"/>
       <c r="G11" s="62"/>
       <c r="H11" s="62">
         <v>27</v>
       </c>
       <c r="I11" s="62">
         <v>208</v>
       </c>
       <c r="J11" s="62">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K11" s="63">
-        <f>84/J11*100</f>
-        <v>42.857142857142854</v>
+        <f>91/J11*100</f>
+        <v>44.174757281553397</v>
       </c>
       <c r="M11" s="65"/>
       <c r="N11" s="65"/>
     </row>
     <row r="12" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="70">
         <v>20</v>
       </c>
       <c r="C12" s="71">
         <v>12</v>
       </c>
       <c r="D12" s="71">
         <v>10</v>
       </c>
       <c r="E12" s="71">
         <v>20</v>
       </c>
       <c r="F12" s="71">
         <v>16</v>
       </c>
       <c r="G12" s="71">
         <v>53</v>
       </c>
       <c r="H12" s="71">
         <v>60</v>
       </c>
       <c r="I12" s="71">
         <v>110</v>
       </c>
       <c r="J12" s="71">
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="K12" s="63">
-        <f>113/J12*100</f>
-        <v>68.902439024390233</v>
+        <f>132/J12*100</f>
+        <v>70.212765957446805</v>
       </c>
       <c r="M12" s="65"/>
       <c r="N12" s="65"/>
     </row>
     <row r="13" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="68">
         <f t="shared" ref="B13:H13" si="1">SUM(B10:B12)</f>
         <v>115</v>
       </c>
       <c r="C13" s="68">
         <f t="shared" si="1"/>
         <v>116</v>
       </c>
       <c r="D13" s="68">
         <f t="shared" si="1"/>
         <v>138</v>
       </c>
       <c r="E13" s="68">
         <f t="shared" si="1"/>
         <v>125</v>
       </c>
       <c r="F13" s="68">
         <f>SUM(F10:F12)</f>
         <v>144</v>
       </c>
       <c r="G13" s="68">
         <f t="shared" si="1"/>
         <v>190</v>
       </c>
       <c r="H13" s="68">
         <f t="shared" si="1"/>
         <v>243</v>
       </c>
       <c r="I13" s="68">
         <f>SUM(I10:I12)</f>
         <v>356</v>
       </c>
       <c r="J13" s="68">
         <f>SUM(J10:J12)</f>
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="K13" s="69">
-        <f>229/J13*100</f>
-        <v>55.853658536585371</v>
+        <f>243/J13*100</f>
+        <v>56.511627906976749</v>
       </c>
       <c r="M13" s="65"/>
       <c r="N13" s="65"/>
     </row>
     <row r="14" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="60" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="61"/>
       <c r="C14" s="62"/>
       <c r="D14" s="62"/>
       <c r="E14" s="62"/>
       <c r="F14" s="62">
         <v>5</v>
       </c>
       <c r="G14" s="62">
         <v>7</v>
       </c>
       <c r="H14" s="62">
         <v>10</v>
       </c>
       <c r="I14" s="62">
         <v>17</v>
       </c>
       <c r="J14" s="62">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="K14" s="63">
-        <f>19/J14*100</f>
-        <v>73.076923076923066</v>
+        <f>20/J14*100</f>
+        <v>52.631578947368418</v>
       </c>
       <c r="M14" s="65"/>
       <c r="N14" s="65"/>
     </row>
     <row r="15" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="60" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="61">
         <v>114</v>
       </c>
       <c r="C15" s="62">
         <v>122</v>
       </c>
       <c r="D15" s="62">
         <v>134</v>
       </c>
       <c r="E15" s="62">
         <v>166</v>
       </c>
       <c r="F15" s="62">
         <v>175</v>
       </c>
       <c r="G15" s="62">
         <v>173</v>
       </c>
       <c r="H15" s="62">
         <v>184</v>
       </c>
       <c r="I15" s="62">
         <v>190</v>
       </c>
       <c r="J15" s="62">
-        <v>193</v>
+        <v>160</v>
       </c>
       <c r="K15" s="63">
-        <f>110/J15*100</f>
-        <v>56.994818652849744</v>
+        <f>96/J15*100</f>
+        <v>60</v>
       </c>
       <c r="M15" s="65"/>
       <c r="N15" s="65"/>
     </row>
     <row r="16" spans="1:14" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="61"/>
       <c r="C16" s="62"/>
       <c r="D16" s="62"/>
       <c r="E16" s="62"/>
       <c r="F16" s="62"/>
       <c r="G16" s="62"/>
       <c r="H16" s="62"/>
       <c r="I16" s="62"/>
       <c r="J16" s="62"/>
       <c r="K16" s="63"/>
       <c r="M16" s="65"/>
       <c r="N16" s="65"/>
     </row>
     <row r="17" spans="1:14" s="72" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="67" t="s">
         <v>26</v>
       </c>
@@ -5614,102 +5942,102 @@
         <f>SUM(D14:D16)</f>
         <v>134</v>
       </c>
       <c r="E17" s="68">
         <f t="shared" si="2"/>
         <v>166</v>
       </c>
       <c r="F17" s="68">
         <f t="shared" si="2"/>
         <v>180</v>
       </c>
       <c r="G17" s="68">
         <f t="shared" si="2"/>
         <v>180</v>
       </c>
       <c r="H17" s="68">
         <f>SUM(H14:H16)</f>
         <v>194</v>
       </c>
       <c r="I17" s="68">
         <f t="shared" si="2"/>
         <v>207</v>
       </c>
       <c r="J17" s="68">
         <f t="shared" si="2"/>
-        <v>219</v>
+        <v>198</v>
       </c>
       <c r="K17" s="69">
-        <f>129/J17*100</f>
-        <v>58.904109589041099</v>
+        <f>116/J17*100</f>
+        <v>58.585858585858588</v>
       </c>
       <c r="M17" s="65"/>
       <c r="N17" s="65"/>
     </row>
     <row r="18" spans="1:14" s="64" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="73" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="74">
         <f>+B9+B13+B17</f>
         <v>561</v>
       </c>
       <c r="C18" s="74">
         <f t="shared" ref="C18:J18" si="3">+C9+C13+C17</f>
         <v>565</v>
       </c>
       <c r="D18" s="74">
         <f t="shared" si="3"/>
         <v>634</v>
       </c>
       <c r="E18" s="74">
         <f t="shared" si="3"/>
         <v>672</v>
       </c>
       <c r="F18" s="74">
         <f t="shared" si="3"/>
         <v>709</v>
       </c>
       <c r="G18" s="74">
         <f t="shared" si="3"/>
         <v>791</v>
       </c>
       <c r="H18" s="74">
         <f t="shared" si="3"/>
         <v>872</v>
       </c>
       <c r="I18" s="74">
         <f t="shared" si="3"/>
         <v>1156</v>
       </c>
       <c r="J18" s="74">
         <f t="shared" si="3"/>
-        <v>1148</v>
+        <v>1094</v>
       </c>
       <c r="K18" s="75">
-        <f>644/J18*100</f>
-        <v>56.09756097560976</v>
+        <f>612/J18*100</f>
+        <v>55.941499085923219</v>
       </c>
       <c r="M18" s="65"/>
       <c r="N18" s="65"/>
     </row>
     <row r="19" spans="1:14" s="64" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="83"/>
       <c r="B19" s="84"/>
       <c r="C19" s="84"/>
       <c r="D19" s="84"/>
       <c r="E19" s="84"/>
       <c r="F19" s="84"/>
       <c r="G19" s="84"/>
       <c r="H19" s="84"/>
       <c r="I19" s="84"/>
       <c r="J19" s="84"/>
       <c r="K19" s="85"/>
       <c r="M19" s="65"/>
       <c r="N19" s="65"/>
     </row>
     <row r="20" spans="1:14" s="64" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="115" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="115"/>
       <c r="C20" s="76"/>
@@ -5830,52 +6158,52 @@
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A20:B20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:J39"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I29" sqref="I29"/>
+    <sheetView showGridLines="0" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.85546875" customWidth="1"/>
     <col min="2" max="3" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="116" t="str">
         <f>'5.02 Notice'!A10</f>
         <v>5.02 L’apprentissage dans le supérieur</v>
       </c>
       <c r="B1" s="117"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
@@ -6073,52 +6401,52 @@
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A36:B36"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Feuil5"/>
   <dimension ref="A1:I42"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="K35" sqref="K35"/>
+    <sheetView showGridLines="0" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" customWidth="1"/>
     <col min="2" max="3" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="46" t="str">
         <f>'5.02 Notice'!A10</f>
         <v>5.02 L’apprentissage dans le supérieur</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="113" t="s">
         <v>72</v>
       </c>
@@ -6128,121 +6456,121 @@
       <c r="E3" s="114"/>
       <c r="F3" s="114"/>
       <c r="G3" s="114"/>
       <c r="H3" s="114"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="97"/>
       <c r="B5" s="98" t="s">
         <v>60</v>
       </c>
       <c r="C5" s="98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="100" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="101">
         <v>28</v>
       </c>
       <c r="C6" s="102">
         <f>+B6/$B$11*100</f>
-        <v>9.8245614035087723</v>
+        <v>9.8939929328621901</v>
       </c>
       <c r="E6" s="103"/>
     </row>
     <row r="7" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="104" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="101">
         <v>4</v>
       </c>
       <c r="C7" s="102">
         <f>+B7/$B$11*100</f>
-        <v>1.4035087719298245</v>
+        <v>1.4134275618374559</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="100" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="101">
         <v>69</v>
       </c>
       <c r="C8" s="102">
         <f>+B8/$B$11*100</f>
-        <v>24.210526315789473</v>
+        <v>24.381625441696116</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="100" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="101">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C9" s="102">
         <f>+B9/$B$11*100</f>
-        <v>38.245614035087719</v>
+        <v>37.809187279151942</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="78" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="101">
         <v>75</v>
       </c>
       <c r="C10" s="102">
         <f>+B10/$B$11*100</f>
-        <v>26.315789473684209</v>
+        <v>26.501766784452297</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="105" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="105">
         <f>SUM(B6:B10)</f>
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C11" s="106">
         <f>SUM(C6:C10)</f>
-        <v>99.999999999999986</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="101" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="101">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C12" s="107"/>
     </row>
     <row r="13" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C13" s="108"/>
     </row>
     <row r="14" spans="1:9" s="99" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:9" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="17" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="18" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="19" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="20" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="21" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="22" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="23" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="24" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="25" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="26" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="29" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="30" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="31" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="32" s="12" customFormat="1" x14ac:dyDescent="0.2"/>