--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -1,421 +1,418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.susini\Nextcloud2\Stats corses\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s.susini\Nextcloud2\Stats corses\2025\PUBLICATION\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7605" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7605" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="5.01 Notice" sheetId="1" r:id="rId1"/>
     <sheet name="5.01 Graphique 1" sheetId="3" r:id="rId2"/>
     <sheet name="5.01 Tableau 2" sheetId="2" r:id="rId3"/>
     <sheet name="5.01 Tableau 3" sheetId="4" r:id="rId4"/>
     <sheet name="5.01 Tableau 4" sheetId="5" r:id="rId5"/>
     <sheet name="5.01 Tableau 5" sheetId="6" r:id="rId6"/>
     <sheet name="5.01 Tableau 6" sheetId="7" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
+    <externalReference r:id="rId9"/>
   </externalReferences>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{FCE2AD5D-F65C-4FA6-A056-5C36A1767C68}">
       <x15:dataModel>
         <x15:modelTables>
           <x15:modelTable id="v_formation_diplome_-19bc4ddd-5cd7-4590-b327-f1332505a0c4" name="v_formation_diplome_" connection="Requête - v_formation_diplome_"/>
           <x15:modelTable id="TabDomaineSpecialite-93a52541-252d-4351-be80-2bb1131383f6" name="TabDomaineSpecialite" connection="Requête - TabDomaineSpecialite"/>
           <x15:modelTable id="sifa_export_donnee_validees  1-58b309bd-4a5d-4460-b114-37e465a1b117" name="sifa_export_donnee_validees  1" connection="Requête - sifa_export_donnee_validees (1)"/>
         </x15:modelTables>
         <x15:modelRelationships>
           <x15:modelRelationship fromTable="v_formation_diplome_" fromColumn="domaine_specialite" toTable="TabDomaineSpecialite" toColumn="DOMAINE_SPECIALITE"/>
           <x15:modelRelationship fromTable="sifa_export_donnee_validees  1" fromColumn="diplome" toTable="v_formation_diplome_" toColumn="Diplomezero"/>
         </x15:modelRelationships>
       </x15:dataModel>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I47" i="6" l="1"/>
-[...4 lines deleted...]
-  <c r="I42" i="6"/>
+  <c r="J22" i="2" l="1"/>
+  <c r="H40" i="6"/>
+  <c r="C6" i="5" l="1"/>
+  <c r="B7" i="4" l="1"/>
+  <c r="G6" i="4" l="1"/>
+  <c r="I45" i="6" l="1"/>
   <c r="I41" i="6"/>
-  <c r="I40" i="6"/>
   <c r="I39" i="6"/>
-  <c r="I37" i="6"/>
   <c r="I36" i="6"/>
   <c r="I33" i="6"/>
   <c r="I32" i="6"/>
   <c r="I31" i="6"/>
   <c r="I30" i="6"/>
   <c r="H30" i="6"/>
-  <c r="J30" i="6" s="1"/>
-[...1 lines deleted...]
-  <c r="F46" i="6"/>
   <c r="F45" i="6"/>
   <c r="F44" i="6"/>
   <c r="F43" i="6"/>
   <c r="F42" i="6"/>
   <c r="F33" i="6"/>
   <c r="F32" i="6"/>
   <c r="F31" i="6"/>
   <c r="F30" i="6"/>
   <c r="C40" i="6"/>
-  <c r="C47" i="6"/>
-  <c r="C46" i="6"/>
   <c r="C45" i="6"/>
   <c r="C44" i="6"/>
   <c r="C43" i="6"/>
   <c r="C42" i="6"/>
-  <c r="I24" i="6"/>
-  <c r="I23" i="6"/>
   <c r="I21" i="6"/>
   <c r="I20" i="6"/>
   <c r="I19" i="6"/>
   <c r="I17" i="6"/>
   <c r="I13" i="6"/>
   <c r="F21" i="6"/>
   <c r="F20" i="6"/>
   <c r="F19" i="6"/>
   <c r="F18" i="6"/>
   <c r="F16" i="6"/>
   <c r="F14" i="6"/>
   <c r="F13" i="6"/>
-  <c r="C24" i="6"/>
-  <c r="C23" i="6"/>
   <c r="C21" i="6"/>
   <c r="C19" i="6"/>
-  <c r="C17" i="6"/>
   <c r="C16" i="6"/>
   <c r="C14" i="6"/>
   <c r="C13" i="6"/>
-  <c r="C8" i="5"/>
-[...17 lines deleted...]
-  <c r="J21" i="2"/>
   <c r="J18" i="2"/>
   <c r="J17" i="2"/>
   <c r="J16" i="2"/>
   <c r="J14" i="2"/>
   <c r="J13" i="2"/>
   <c r="J11" i="2"/>
   <c r="J10" i="2"/>
   <c r="J9" i="2"/>
   <c r="J7" i="2"/>
   <c r="J6" i="2"/>
-  <c r="I20" i="2"/>
-  <c r="J20" i="2" s="1"/>
+  <c r="J20" i="2"/>
   <c r="I21" i="2"/>
   <c r="I15" i="2"/>
   <c r="I12" i="2"/>
   <c r="I8" i="2"/>
   <c r="I22" i="2" l="1"/>
   <c r="A5" i="3"/>
   <c r="I14" i="3" l="1"/>
   <c r="A2" i="7" l="1"/>
   <c r="H14" i="3" l="1"/>
   <c r="G14" i="3"/>
   <c r="F14" i="3"/>
   <c r="C14" i="3"/>
   <c r="B14" i="3"/>
   <c r="E8" i="3"/>
   <c r="E14" i="3" s="1"/>
   <c r="D8" i="3"/>
   <c r="D14" i="3" s="1"/>
   <c r="C39" i="6" l="1"/>
   <c r="C37" i="6"/>
   <c r="C36" i="6"/>
   <c r="H25" i="6"/>
   <c r="H21" i="2" l="1"/>
+  <c r="J21" i="2" s="1"/>
   <c r="G20" i="2"/>
   <c r="H15" i="2"/>
   <c r="J15" i="2" s="1"/>
   <c r="H12" i="2"/>
   <c r="J12" i="2" s="1"/>
   <c r="H8" i="2"/>
   <c r="J8" i="2" s="1"/>
   <c r="H22" i="2" l="1"/>
   <c r="A1" i="6" l="1"/>
   <c r="H45" i="6" l="1"/>
   <c r="H43" i="6"/>
+  <c r="I43" i="6" s="1"/>
   <c r="H41" i="6" l="1"/>
   <c r="H34" i="6"/>
   <c r="H31" i="6"/>
   <c r="H32" i="6"/>
   <c r="H42" i="6" l="1"/>
+  <c r="I42" i="6" s="1"/>
   <c r="B22" i="5"/>
-  <c r="C22" i="5"/>
-[...1 lines deleted...]
-  <c r="G21" i="2" l="1"/>
+  <c r="C7" i="5" l="1"/>
+  <c r="C12" i="5"/>
+  <c r="C16" i="5"/>
+  <c r="C20" i="5"/>
+  <c r="C14" i="5"/>
+  <c r="C8" i="5"/>
+  <c r="C15" i="5"/>
+  <c r="C9" i="5"/>
+  <c r="C13" i="5"/>
+  <c r="C17" i="5"/>
+  <c r="C21" i="5"/>
+  <c r="C10" i="5"/>
+  <c r="C18" i="5"/>
+  <c r="C11" i="5"/>
+  <c r="C19" i="5"/>
+  <c r="D22" i="5"/>
+  <c r="C22" i="5" l="1"/>
+  <c r="G21" i="2"/>
   <c r="G15" i="2"/>
   <c r="G12" i="2"/>
   <c r="G8" i="2"/>
   <c r="G22" i="2" l="1"/>
   <c r="E23" i="6" l="1"/>
   <c r="F23" i="6" s="1"/>
   <c r="B23" i="6"/>
+  <c r="C23" i="6" s="1"/>
   <c r="B17" i="6"/>
+  <c r="C17" i="6" s="1"/>
   <c r="B40" i="6"/>
   <c r="H44" i="6"/>
+  <c r="I44" i="6" s="1"/>
   <c r="H39" i="6"/>
   <c r="H37" i="6"/>
+  <c r="I37" i="6" s="1"/>
   <c r="H36" i="6"/>
   <c r="B46" i="6"/>
+  <c r="C46" i="6" s="1"/>
   <c r="H23" i="6" l="1"/>
+  <c r="I23" i="6" s="1"/>
   <c r="E46" i="6"/>
+  <c r="F46" i="6" s="1"/>
   <c r="E40" i="6"/>
   <c r="E33" i="6"/>
   <c r="E17" i="6"/>
   <c r="F17" i="6" s="1"/>
   <c r="H17" i="6"/>
   <c r="B24" i="6"/>
+  <c r="C24" i="6" s="1"/>
   <c r="H24" i="6" l="1"/>
+  <c r="I24" i="6" s="1"/>
   <c r="D13" i="6"/>
-  <c r="H40" i="6"/>
+  <c r="I40" i="6"/>
   <c r="H33" i="6"/>
   <c r="H46" i="6"/>
+  <c r="I46" i="6" s="1"/>
   <c r="E47" i="6"/>
+  <c r="F47" i="6" s="1"/>
   <c r="B47" i="6"/>
+  <c r="C47" i="6" s="1"/>
   <c r="E24" i="6"/>
   <c r="F24" i="6" s="1"/>
   <c r="J13" i="6" l="1"/>
   <c r="G32" i="6"/>
   <c r="H47" i="6"/>
   <c r="G20" i="6"/>
   <c r="J11" i="6"/>
   <c r="J20" i="6"/>
   <c r="D44" i="6"/>
   <c r="J21" i="6"/>
   <c r="J23" i="6"/>
   <c r="J16" i="6"/>
   <c r="J19" i="6"/>
   <c r="J17" i="6"/>
   <c r="D45" i="6"/>
   <c r="D40" i="6"/>
   <c r="D43" i="6"/>
   <c r="G16" i="6"/>
   <c r="G23" i="6"/>
   <c r="G19" i="6"/>
   <c r="G18" i="6"/>
   <c r="G14" i="6"/>
   <c r="G21" i="6"/>
   <c r="G17" i="6"/>
   <c r="G13" i="6"/>
   <c r="D36" i="6"/>
   <c r="D39" i="6"/>
   <c r="D46" i="6"/>
   <c r="D42" i="6"/>
   <c r="D37" i="6"/>
   <c r="D14" i="6"/>
   <c r="D16" i="6"/>
   <c r="D23" i="6"/>
   <c r="D19" i="6"/>
   <c r="D21" i="6"/>
   <c r="D17" i="6"/>
   <c r="G45" i="6"/>
   <c r="G44" i="6"/>
   <c r="G40" i="6"/>
   <c r="G43" i="6"/>
   <c r="G31" i="6"/>
   <c r="G46" i="6"/>
   <c r="G42" i="6"/>
   <c r="G33" i="6"/>
-  <c r="J24" i="6" l="1"/>
+  <c r="I47" i="6" l="1"/>
+  <c r="J30" i="6"/>
+  <c r="J24" i="6"/>
   <c r="J33" i="6"/>
   <c r="J46" i="6"/>
   <c r="J36" i="6"/>
   <c r="J42" i="6"/>
   <c r="J32" i="6"/>
   <c r="J41" i="6"/>
   <c r="J45" i="6"/>
   <c r="J44" i="6"/>
   <c r="J31" i="6"/>
   <c r="J39" i="6"/>
   <c r="J34" i="6"/>
   <c r="J43" i="6"/>
   <c r="J37" i="6"/>
   <c r="J40" i="6"/>
   <c r="G24" i="6"/>
   <c r="D47" i="6"/>
   <c r="D24" i="6"/>
   <c r="G47" i="6"/>
   <c r="J47" i="6" l="1"/>
   <c r="B21" i="2" l="1"/>
   <c r="A3" i="5" l="1"/>
   <c r="A1" i="5"/>
   <c r="G7" i="4"/>
-  <c r="H7" i="4" s="1"/>
   <c r="G8" i="4"/>
-  <c r="H8" i="4" s="1"/>
   <c r="G9" i="4"/>
-  <c r="H9" i="4" s="1"/>
   <c r="G10" i="4"/>
-  <c r="H10" i="4" s="1"/>
-[...1 lines deleted...]
-  <c r="H6" i="4" s="1"/>
   <c r="C11" i="4"/>
   <c r="D11" i="4"/>
   <c r="E11" i="4"/>
   <c r="F11" i="4"/>
   <c r="B11" i="4"/>
   <c r="A3" i="4"/>
   <c r="A1" i="4"/>
   <c r="A3" i="2"/>
   <c r="C21" i="2"/>
   <c r="D21" i="2"/>
   <c r="E21" i="2"/>
   <c r="F21" i="2"/>
   <c r="C15" i="2"/>
   <c r="D15" i="2"/>
   <c r="E15" i="2"/>
   <c r="F15" i="2"/>
   <c r="B15" i="2"/>
   <c r="C12" i="2"/>
   <c r="D12" i="2"/>
   <c r="E12" i="2"/>
   <c r="F12" i="2"/>
   <c r="B12" i="2"/>
   <c r="C8" i="2"/>
   <c r="D8" i="2"/>
   <c r="E8" i="2"/>
   <c r="F8" i="2"/>
   <c r="B8" i="2"/>
   <c r="A1" i="2"/>
   <c r="E22" i="2" l="1"/>
   <c r="F22" i="2"/>
   <c r="B22" i="2"/>
   <c r="C22" i="2"/>
   <c r="D22" i="2"/>
   <c r="G11" i="4"/>
+  <c r="H11" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <connection id="1" name="Requête - sifa_export_donnee_validees (1)" description="Connexion à la requête « sifa_export_donnee_validees (1) » dans le classeur." type="100" refreshedVersion="6" minRefreshableVersion="5">
     <extLst>
       <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
         <x15:connection id="3902b2b1-12d5-4a3e-ad4c-3c6316d75a43"/>
       </ext>
     </extLst>
   </connection>
   <connection id="2" name="Requête - TabDomaineSpecialite" description="Connexion à la requête « TabDomaineSpecialite » dans le classeur." type="100" refreshedVersion="6" minRefreshableVersion="5">
     <extLst>
       <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
         <x15:connection id="06c0badd-2745-4869-b662-c006bccaeebc"/>
       </ext>
     </extLst>
   </connection>
   <connection id="3" name="Requête - v_formation_diplome_" description="Connexion à la requête « v_formation_diplome_ » dans le classeur." type="100" refreshedVersion="6" minRefreshableVersion="5">
     <extLst>
       <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
         <x15:connection id="22eb96e3-2728-46b8-bd58-170233053f73"/>
       </ext>
     </extLst>
   </connection>
   <connection id="4" keepAlive="1" name="ThisWorkbookDataModel" description="Modèle de données" type="5" refreshedVersion="6" minRefreshableVersion="5">
     <dbPr connection="Data Model Connection" command="Model" commandType="1"/>
     <olapPr sendLocale="1" rowDrillCount="1000"/>
     <extLst>
       <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{DE250136-89BD-433C-8126-D09CA5730AF9}">
         <x15:connection id="" model="1"/>
       </ext>
     </extLst>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="297">
   <si>
     <t>Actualisé le</t>
   </si>
   <si>
     <t>Repères statistiques corses</t>
   </si>
   <si>
     <t>Publication annuelle de la division de la prospective et des statistiques académiques (DPSA) de l'Académie de Corse.</t>
   </si>
   <si>
     <t>https://www.ac-corse.fr/l-academie-en-chiffres-123583</t>
   </si>
   <si>
     <t>Sommaire</t>
   </si>
   <si>
     <t>Précisions</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>En raison des arrondis, il arrive que dans certains tableaux et graphiques, la somme des pourcentages ne corresponde pas exactement à 100 %.</t>
   </si>
   <si>
@@ -1269,169 +1266,172 @@
   <si>
     <t>6200762J</t>
   </si>
   <si>
     <t>JSF</t>
   </si>
   <si>
     <t>FORMATION ZONZA</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRE DE FORMATION JEUNESSE SPORT </t>
   </si>
   <si>
     <t>2A362</t>
   </si>
   <si>
     <t>ZONZA</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
-    <t>Taux de scolarisation en apprentissage  2023-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>DPSA, RSC 2025</t>
   </si>
   <si>
     <t>SOMMAIRE</t>
   </si>
   <si>
-    <t>2017</t>
-[...1 lines deleted...]
-  <si>
     <t>7200775E</t>
   </si>
   <si>
     <t>FURMAZIONI</t>
   </si>
   <si>
     <t xml:space="preserve"> 5.02 Les apprentis par spécialité de formation</t>
   </si>
   <si>
     <t>7200774D</t>
   </si>
   <si>
     <t>ECP PR</t>
   </si>
   <si>
     <t xml:space="preserve">ECOLE PROFESSIONNELLE PRIVEE </t>
   </si>
   <si>
     <t>E.S.C.C.O.M. BORGO</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>[3] Répartition des apprentis par niveau de formation et par année en 2024-2025</t>
   </si>
   <si>
     <t>[5] Effectifs des apprentis par domaine de spécialités et niveau de formation en 2024-2025</t>
   </si>
   <si>
     <t>[1] Évolution des effectifs dans les centres de formation d'apprentis par niveau</t>
   </si>
   <si>
     <t>[2] Évolution des effectifs dans les centres de formation d'apprentis par diplôme</t>
   </si>
   <si>
     <t>2024-2025</t>
   </si>
   <si>
     <t>Evolution 2024-2025</t>
   </si>
   <si>
-    <t>Taux de scolarisation en apprentissage 2024-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Effectifs 2024-2025</t>
+  </si>
+  <si>
+    <t>Libellé court
+Nature</t>
+  </si>
+  <si>
+    <t>COMMERCE</t>
+  </si>
+  <si>
+    <t>AU.SERVICE</t>
+  </si>
+  <si>
+    <t>EC. SANTE</t>
+  </si>
+  <si>
+    <t>ARTISTIQUE</t>
+  </si>
+  <si>
+    <t>JEUNESSE ET SPORT</t>
+  </si>
+  <si>
+    <t>Taux de scolarisation en apprentissage 2025</t>
+  </si>
+  <si>
+    <t>Taux de scolarisation en apprentissage  2024</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Lecture</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>: 366 apprentis de niveau 6 préparent un diplôme dans le domaine des services. 61,2% sont des filles. 84,9% des apprentis de niveau 6 se forment dans les spécialités des services.</t>
+      <t>: 365 apprentis de niveau 6 préparent un diplôme dans le domaine des services. 61,4% sont des filles. 84,9% des apprentis de niveau 6 se forment dans les spécialités des services.</t>
     </r>
   </si>
   <si>
-    <t>Libellé court
-[...15 lines deleted...]
-    <t>JEUNESSE ET SPORT</t>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>Evolution 2024-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1586,50 +1586,55 @@
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
@@ -1929,51 +1934,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="205">
+  <cellXfs count="209">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
@@ -2337,878 +2342,188 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="11" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="24" fillId="0" borderId="7" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="7" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="24" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="24" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="15" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="6" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="14" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="14" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="24" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="24" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Lien hypertexte" xfId="13" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="7"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 11" xfId="16"/>
     <cellStyle name="Normal 2" xfId="10"/>
     <cellStyle name="Normal 2 2" xfId="6"/>
     <cellStyle name="Normal 2 2 2" xfId="18"/>
     <cellStyle name="Normal 2_TC_A1" xfId="5"/>
     <cellStyle name="Normal 2_TC_A1 2" xfId="9"/>
     <cellStyle name="Normal 3" xfId="8"/>
     <cellStyle name="Normal 4" xfId="12"/>
     <cellStyle name="Normal 4 3" xfId="17"/>
     <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
     <cellStyle name="Pourcentage 2" xfId="11"/>
     <cellStyle name="Titre 1" xfId="2" builtinId="16"/>
     <cellStyle name="Titre 1 2" xfId="14"/>
     <cellStyle name="Titre 2" xfId="3" builtinId="17"/>
     <cellStyle name="Titre 3" xfId="4" builtinId="18"/>
     <cellStyle name="Titre 3 2" xfId="15"/>
   </cellStyles>
-  <dxfs count="85">
+  <dxfs count="87">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="166" formatCode="0.0%"/>
-[...255 lines deleted...]
-      <numFmt numFmtId="166" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="166" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
-        </patternFill>
-[...443 lines deleted...]
-          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
@@ -3360,51 +2675,1114 @@
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="1" formatCode="0"/>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="0.0%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
@@ -3414,228 +3792,204 @@
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
-[...23 lines deleted...]
-          <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...22 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
@@ -3666,455 +4020,167 @@
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
-          <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <fgColor rgb="FF000000"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...6 lines deleted...]
-      <protection locked="1" hidden="0"/>
+      <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor rgb="FF000000"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...30 lines deleted...]
-      <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor rgb="FF000000"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...30 lines deleted...]
-      <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
-        <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <fill>
-[...37 lines deleted...]
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
-        <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="3" formatCode="#,##0"/>
-[...13 lines deleted...]
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...30 lines deleted...]
-      <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
-    </dxf>
-[...118 lines deleted...]
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
@@ -4263,98 +4329,98 @@
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Style de tableau croisé dynamique 1" table="0" count="4">
-      <tableStyleElement type="wholeTable" dxfId="84"/>
-[...2 lines deleted...]
-      <tableStyleElement type="firstRowSubheading" dxfId="81"/>
+      <tableStyleElement type="wholeTable" dxfId="86"/>
+      <tableStyleElement type="headerRow" dxfId="85"/>
+      <tableStyleElement type="totalRow" dxfId="84"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="83"/>
     </tableStyle>
     <tableStyle name="Style TAB" pivot="0" count="3">
-      <tableStyleElement type="wholeTable" dxfId="80"/>
-[...1 lines deleted...]
-      <tableStyleElement type="totalRow" dxfId="78"/>
+      <tableStyleElement type="wholeTable" dxfId="82"/>
+      <tableStyleElement type="headerRow" dxfId="81"/>
+      <tableStyleElement type="totalRow" dxfId="80"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="103"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="3"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:strRef>
-          <c:f>'[1]5.01 Graphique 1'!$A$5</c:f>
+          <c:f>'[2]5.01 Graphique 1'!$A$5</c:f>
           <c:strCache>
             <c:ptCount val="1"/>
             <c:pt idx="0">
               <c:v>[1] Évolution des effectifs dans les centres de formation d'apprentis</c:v>
             </c:pt>
           </c:strCache>
         </c:strRef>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.25575339197170716"/>
           <c:y val="2.8846153846153848E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
@@ -4364,87 +4430,90 @@
           <a:pPr>
             <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$A$8</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$A$8</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveaux 7 et 8</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="7"/>
+              <c:layout/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout/>
+                </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000000-31DA-4BB2-9D09-7BF00141CAB0}"/>
+                  <c16:uniqueId val="{00000000-70A0-4C6D-A374-1BDB0E67C7E7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
@@ -4458,162 +4527,165 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$7:$I$7</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$7:$I$7</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$8:$I$8</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$8:$I$8</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
+                <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>144</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>186</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>196</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>220</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>194</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="General">
                   <c:v>181</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="General">
                   <c:v>219</c:v>
                 </c:pt>
-                <c:pt idx="7">
-                  <c:v>199</c:v>
+                <c:pt idx="7" formatCode="General">
+                  <c:v>198</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-31DA-4BB2-9D09-7BF00141CAB0}"/>
+              <c16:uniqueId val="{00000001-70A0-4C6D-A374-1BDB0E67C7E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$A$9</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$A$9</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveau 6</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:shade val="70000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="7"/>
+              <c:layout/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout/>
+                </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000002-31DA-4BB2-9D09-7BF00141CAB0}"/>
+                  <c16:uniqueId val="{00000002-70A0-4C6D-A374-1BDB0E67C7E7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
@@ -4627,162 +4699,165 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$7:$I$7</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$7:$I$7</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$9:$I$9</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$9:$I$9</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
+                <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>128</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>105</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>128</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>137</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>262</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="General">
                   <c:v>436</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="General">
                   <c:v>410</c:v>
                 </c:pt>
-                <c:pt idx="7">
-                  <c:v>431</c:v>
+                <c:pt idx="7" formatCode="General">
+                  <c:v>430</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-31DA-4BB2-9D09-7BF00141CAB0}"/>
+              <c16:uniqueId val="{00000003-70A0-4C6D-A374-1BDB0E67C7E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$A$10</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$A$10</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveau 5</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:shade val="90000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="7"/>
+              <c:layout/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout/>
+                </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000004-31DA-4BB2-9D09-7BF00141CAB0}"/>
+                  <c16:uniqueId val="{00000004-70A0-4C6D-A374-1BDB0E67C7E7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
@@ -4796,162 +4871,165 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$7:$I$7</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$7:$I$7</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$10:$I$10</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$10:$I$10</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
+                <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>362</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>381</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>385</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>434</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>424</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="General">
                   <c:v>537</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="General">
                   <c:v>519</c:v>
                 </c:pt>
-                <c:pt idx="7">
-                  <c:v>477</c:v>
+                <c:pt idx="7" formatCode="General">
+                  <c:v>466</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000005-31DA-4BB2-9D09-7BF00141CAB0}"/>
+              <c16:uniqueId val="{00000005-70A0-4C6D-A374-1BDB0E67C7E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$A$11</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$A$11</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveau 4</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:tint val="90000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="7"/>
+              <c:layout/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout/>
+                </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000006-31DA-4BB2-9D09-7BF00141CAB0}"/>
+                  <c16:uniqueId val="{00000006-70A0-4C6D-A374-1BDB0E67C7E7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
@@ -4965,162 +5043,165 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$7:$I$7</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$7:$I$7</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$11:$I$11</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$11:$I$11</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
+                <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>303</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>317</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>311</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>356</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>506</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="General">
                   <c:v>474</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="General">
                   <c:v>498</c:v>
                 </c:pt>
-                <c:pt idx="7">
-                  <c:v>435</c:v>
+                <c:pt idx="7" formatCode="General">
+                  <c:v>424</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000007-31DA-4BB2-9D09-7BF00141CAB0}"/>
+              <c16:uniqueId val="{00000007-70A0-4C6D-A374-1BDB0E67C7E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$A$12</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$A$12</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveau 3</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:tint val="70000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="7"/>
+              <c:layout/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout/>
+                </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000008-31DA-4BB2-9D09-7BF00141CAB0}"/>
+                  <c16:uniqueId val="{00000008-70A0-4C6D-A374-1BDB0E67C7E7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
@@ -5134,178 +5215,178 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$7:$I$7</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$7:$I$7</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$12:$I$12</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$12:$I$12</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
+                <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>1044</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>999</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>900</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>995</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>989</c:v>
                 </c:pt>
-                <c:pt idx="5">
+                <c:pt idx="5" formatCode="General">
                   <c:v>1149</c:v>
                 </c:pt>
-                <c:pt idx="6">
+                <c:pt idx="6" formatCode="General">
                   <c:v>1105</c:v>
                 </c:pt>
-                <c:pt idx="7">
-                  <c:v>1104</c:v>
+                <c:pt idx="7" formatCode="General">
+                  <c:v>1099</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000009-31DA-4BB2-9D09-7BF00141CAB0}"/>
+              <c16:uniqueId val="{00000009-70A0-4C6D-A374-1BDB0E67C7E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$A$13</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$A$13</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Niveau 0</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:tint val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000A-31DA-4BB2-9D09-7BF00141CAB0}"/>
+                  <c16:uniqueId val="{0000000A-70A0-4C6D-A374-1BDB0E67C7E7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="1"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000B-31DA-4BB2-9D09-7BF00141CAB0}"/>
+                  <c16:uniqueId val="{0000000B-70A0-4C6D-A374-1BDB0E67C7E7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
@@ -5319,93 +5400,93 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$7:$I$7</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$7:$I$7</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'[1]5.01 Graphique 1'!$B$13:$I$13</c:f>
+              <c:f>'[2]5.01 Graphique 1'!$B$13:$I$13</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
+                <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="8"/>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000000C-31DA-4BB2-9D09-7BF00141CAB0}"/>
+              <c16:uniqueId val="{0000000C-70A0-4C6D-A374-1BDB0E67C7E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1743455087"/>
         <c:axId val="1743442463"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1743455087"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
@@ -5432,92 +5513,93 @@
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1743442463"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="1743442463"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
-        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1743455087"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
+      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </c:txPr>
@@ -6057,89 +6139,93 @@
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Graphique 4">
+        <xdr:cNvPr id="4" name="Graphique 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-7900-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Elaboration%20des%20statistiques%20acad&#233;miques\Acad&#233;mie%20en%20chiffres\Documents%20de%20travail\2025%20Annuaires\Rep&#232;res%20et%20statistiques%20Corses%20R%202025-2026_vt.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Elaboration%20des%20statistiques%20acad&#233;miques\Acad&#233;mie%20en%20chiffres\Documents%20de%20travail\2025%20Annuaires\Rep&#232;res%20et%20statistiques%20Corses%20R%202025-2026_vd.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="couverture"/>
       <sheetName val="Sommaire"/>
       <sheetName val="1.01 Notice"/>
       <sheetName val="1.01 Graph 1"/>
       <sheetName val="1.01 Tableau 2"/>
       <sheetName val="1.01 Tableau 3"/>
       <sheetName val="1.02 Notice"/>
       <sheetName val="1.02 Tableau 1 "/>
       <sheetName val="1.03 Notice"/>
       <sheetName val="1.03 Tableau 1"/>
       <sheetName val="1.04 Notice"/>
       <sheetName val="1.04 Graph 1 "/>
       <sheetName val="1.04 Graph 2"/>
       <sheetName val="2.01 Notice"/>
       <sheetName val="2.01 Tableau 1"/>
       <sheetName val="2.01 Tableau 2"/>
       <sheetName val="2.01 Tableau 3"/>
       <sheetName val="2.01 Graph 4"/>
       <sheetName val="2.02 Notice"/>
@@ -6661,164 +6747,720 @@
       <sheetData sheetId="162"/>
       <sheetData sheetId="163"/>
       <sheetData sheetId="164"/>
       <sheetData sheetId="165"/>
       <sheetData sheetId="166"/>
       <sheetData sheetId="167"/>
       <sheetData sheetId="168"/>
       <sheetData sheetId="169"/>
       <sheetData sheetId="170"/>
       <sheetData sheetId="171"/>
       <sheetData sheetId="172"/>
       <sheetData sheetId="173"/>
       <sheetData sheetId="174"/>
       <sheetData sheetId="175"/>
       <sheetData sheetId="176"/>
       <sheetData sheetId="177"/>
       <sheetData sheetId="178"/>
       <sheetData sheetId="179"/>
       <sheetData sheetId="180"/>
       <sheetData sheetId="181" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="couverture"/>
+      <sheetName val="Sommaire"/>
+      <sheetName val="1.01 Notice"/>
+      <sheetName val="1.01 Graph 1"/>
+      <sheetName val="1.01 Tableau 2"/>
+      <sheetName val="1.01 Tableau 3"/>
+      <sheetName val="1.02 Notice"/>
+      <sheetName val="1.02 Tableau 1 "/>
+      <sheetName val="1.03 Notice"/>
+      <sheetName val="1.03 Tableau 1"/>
+      <sheetName val="1.04 Notice"/>
+      <sheetName val="1.04 Graph 1 "/>
+      <sheetName val="1.04 Graph 2"/>
+      <sheetName val="2.01 Notice"/>
+      <sheetName val="2.01 Tableau 1"/>
+      <sheetName val="2.01 Tableau 2"/>
+      <sheetName val="2.01 Tableau 3"/>
+      <sheetName val="2.01 Graph 4"/>
+      <sheetName val="2.02 Notice"/>
+      <sheetName val="2.02 Tableau 1"/>
+      <sheetName val="2.02 Tableau 2"/>
+      <sheetName val="2.02 Tableau 3"/>
+      <sheetName val="2.03 Notice"/>
+      <sheetName val="2.03 Tableau 1"/>
+      <sheetName val="2.03 Tableau 2"/>
+      <sheetName val="2.03 Tableau 3"/>
+      <sheetName val="2.03 Tableau 4"/>
+      <sheetName val="2.04 Notice"/>
+      <sheetName val="2.04 Graph 1"/>
+      <sheetName val="2.04 Tableau 2"/>
+      <sheetName val="2.04 Tableau 3"/>
+      <sheetName val="2.04 Tableau 4"/>
+      <sheetName val="2.04 Tableau 5"/>
+      <sheetName val="2.05 Notice"/>
+      <sheetName val="2.05 Tableau 1"/>
+      <sheetName val="2.06 Notice"/>
+      <sheetName val="2.06 Tableau 1"/>
+      <sheetName val="2.06 Tableau 2"/>
+      <sheetName val="2.07 Notice "/>
+      <sheetName val="2.07 Tableau 1 "/>
+      <sheetName val="2.07 Tableau 2 "/>
+      <sheetName val="2.07 Tableau 3 "/>
+      <sheetName val="3.01 Notice"/>
+      <sheetName val="3.01 Graphique 1 "/>
+      <sheetName val="3.01 Tableau 2"/>
+      <sheetName val="3.01 Tableau 3"/>
+      <sheetName val="3.03 Notice"/>
+      <sheetName val="3.03 Graph 1"/>
+      <sheetName val="3.03 Tableau 2"/>
+      <sheetName val="3.04 Notice"/>
+      <sheetName val="3.04 Graph 1"/>
+      <sheetName val="3.04 Tableau 2"/>
+      <sheetName val="3.04 Carte 3"/>
+      <sheetName val="3.05 Notice"/>
+      <sheetName val="3.05 Graphique 1"/>
+      <sheetName val="3.05 Tableau 2"/>
+      <sheetName val="3.06 Notice"/>
+      <sheetName val="3.06 Graph 1"/>
+      <sheetName val="3.06 Graph 2"/>
+      <sheetName val="4.01 Notice"/>
+      <sheetName val="4.01 Graph 1"/>
+      <sheetName val="4.01 Tableau 2"/>
+      <sheetName val="4.01 Tableau 3"/>
+      <sheetName val="4.02 Notice"/>
+      <sheetName val="4.02 Tableau 1"/>
+      <sheetName val="4.03 Notice"/>
+      <sheetName val="4.03 Graph 1"/>
+      <sheetName val="4.03 Tableau 2"/>
+      <sheetName val="4.03 Tableau 3"/>
+      <sheetName val="4.04 Notice"/>
+      <sheetName val="4.04 Graph 1"/>
+      <sheetName val="4.04 Tableau 2"/>
+      <sheetName val="4.04 Graph 3"/>
+      <sheetName val="4.05 Notice"/>
+      <sheetName val="4.05 Graph 1"/>
+      <sheetName val="4.05 Tableau 2"/>
+      <sheetName val="4.05 Graph 3"/>
+      <sheetName val="4.05 Tableau 4"/>
+      <sheetName val="4.06 Notice"/>
+      <sheetName val="4.06 Graph 1"/>
+      <sheetName val="4.06 Tableau 2"/>
+      <sheetName val="4.06 Tableau 3"/>
+      <sheetName val="4.07 Notice"/>
+      <sheetName val="4.07 tableau 1"/>
+      <sheetName val="4.07 tableau 2"/>
+      <sheetName val="4.08 Notice"/>
+      <sheetName val="4.08 Graphique 1"/>
+      <sheetName val="4.08 Tableau 2"/>
+      <sheetName val="4.09 Notice"/>
+      <sheetName val="4.09 Graphique 1"/>
+      <sheetName val="4.09 Tableau 2"/>
+      <sheetName val="4.10 Notice"/>
+      <sheetName val="4.10 Graphique 1"/>
+      <sheetName val="4.10 Tableau 2 "/>
+      <sheetName val="4.10 Tableau 3"/>
+      <sheetName val="4.10 Tableau 4"/>
+      <sheetName val="4.11 Notice"/>
+      <sheetName val="4.11 Graphique 1"/>
+      <sheetName val="4.11 Tableau 2"/>
+      <sheetName val="4.11 Tableau 3"/>
+      <sheetName val="4.11 Carte 4"/>
+      <sheetName val="4.12 Notice"/>
+      <sheetName val="4.12 Graphique 1"/>
+      <sheetName val="4.12 Tableau 2"/>
+      <sheetName val="4.12 Tableau 3"/>
+      <sheetName val="4.12 Tableau 4"/>
+      <sheetName val="4.13 Notice"/>
+      <sheetName val="4.13 Graphique 1 "/>
+      <sheetName val="4.13 Tableau 2"/>
+      <sheetName val="4.14 Notice "/>
+      <sheetName val="4.14 Graphique 1"/>
+      <sheetName val="4.14 Tableau 2 "/>
+      <sheetName val="4.14 Tableau 3"/>
+      <sheetName val="4.15 Notice"/>
+      <sheetName val="4.15 Graphique 1"/>
+      <sheetName val="4.15 Tableau 2"/>
+      <sheetName val="4.15 Graphique 3"/>
+      <sheetName val="4.16 Notice"/>
+      <sheetName val="4.16 Tableau 1"/>
+      <sheetName val="4.16 Tableau 2"/>
+      <sheetName val="5.01 Notice"/>
+      <sheetName val="5.01 Graphique 1"/>
+      <sheetName val="5.01 Tableau 2"/>
+      <sheetName val="5.01 Tableau 3"/>
+      <sheetName val="5.01 Tableau 4"/>
+      <sheetName val="5.01 Tableau 5"/>
+      <sheetName val="5.01 Tableau 6"/>
+      <sheetName val="5.01 Tableau 7"/>
+      <sheetName val="5.02 Notice"/>
+      <sheetName val="5.02 Graphique 1"/>
+      <sheetName val="5.02 Tableau 2"/>
+      <sheetName val="5.02 Graphique 3"/>
+      <sheetName val="5.02 Graphique 4"/>
+      <sheetName val="6.01 Notice"/>
+      <sheetName val="6.01 Tableau 1"/>
+      <sheetName val="6.02 Notice"/>
+      <sheetName val="6.02 Graphique 1"/>
+      <sheetName val="6.02 Tableau 2"/>
+      <sheetName val="6.03 Notice"/>
+      <sheetName val="6.03 graphique 1"/>
+      <sheetName val="6.03 Tableau 2"/>
+      <sheetName val="6.03 Tableau 3"/>
+      <sheetName val="6.04 Notice"/>
+      <sheetName val="6.04 Graphique 1"/>
+      <sheetName val="6.04 Tableau 1"/>
+      <sheetName val="6.04 Tableau 2"/>
+      <sheetName val="6.04 Tableau 3"/>
+      <sheetName val="6.04 Tableau 4"/>
+      <sheetName val="6.05 Notice"/>
+      <sheetName val="6.05 Graphique 1"/>
+      <sheetName val="6.05 Tableau 2"/>
+      <sheetName val="6.05 Tableau 3"/>
+      <sheetName val="6.06 Notice"/>
+      <sheetName val="6.06 Graphique 1"/>
+      <sheetName val="6.06 Tableau 2"/>
+      <sheetName val="6.06 Tableau 3"/>
+      <sheetName val="7. 01 Notice"/>
+      <sheetName val="7.01 Tableau 1"/>
+      <sheetName val="7.01 Tableau 2"/>
+      <sheetName val="7.01 Tableau 3"/>
+      <sheetName val="7.01 Tableau 4"/>
+      <sheetName val="7.01 Graph 5"/>
+      <sheetName val="7.02 Notice"/>
+      <sheetName val="7.02 Graphique 1"/>
+      <sheetName val="7.02 Tableau 2"/>
+      <sheetName val="7.03 Notice"/>
+      <sheetName val="7.03 Graphique 1"/>
+      <sheetName val="7.03 Tableau 2"/>
+      <sheetName val="7.04 Notice"/>
+      <sheetName val="7.04 Graphique 1"/>
+      <sheetName val="7.04 Tableau 2"/>
+      <sheetName val="7.05 Notice"/>
+      <sheetName val="7.05 Graphique 1"/>
+      <sheetName val="7.05 Tableau 2"/>
+      <sheetName val="7.05 Tableau 3"/>
+      <sheetName val="8.01 Notice"/>
+      <sheetName val="8.01 Tableau 1"/>
+      <sheetName val="8.01 Tableau 2"/>
+      <sheetName val="8.02 Notice"/>
+      <sheetName val="8.02 Graphique 1"/>
+      <sheetName val="8.02 Tableau 2"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+      <sheetData sheetId="31"/>
+      <sheetData sheetId="32"/>
+      <sheetData sheetId="33"/>
+      <sheetData sheetId="34"/>
+      <sheetData sheetId="35"/>
+      <sheetData sheetId="36"/>
+      <sheetData sheetId="37"/>
+      <sheetData sheetId="38"/>
+      <sheetData sheetId="39"/>
+      <sheetData sheetId="40"/>
+      <sheetData sheetId="41"/>
+      <sheetData sheetId="42"/>
+      <sheetData sheetId="43"/>
+      <sheetData sheetId="44"/>
+      <sheetData sheetId="45"/>
+      <sheetData sheetId="46"/>
+      <sheetData sheetId="47"/>
+      <sheetData sheetId="48"/>
+      <sheetData sheetId="49"/>
+      <sheetData sheetId="50"/>
+      <sheetData sheetId="51"/>
+      <sheetData sheetId="52"/>
+      <sheetData sheetId="53"/>
+      <sheetData sheetId="54"/>
+      <sheetData sheetId="55"/>
+      <sheetData sheetId="56"/>
+      <sheetData sheetId="57"/>
+      <sheetData sheetId="58"/>
+      <sheetData sheetId="59"/>
+      <sheetData sheetId="60"/>
+      <sheetData sheetId="61"/>
+      <sheetData sheetId="62"/>
+      <sheetData sheetId="63"/>
+      <sheetData sheetId="64"/>
+      <sheetData sheetId="65"/>
+      <sheetData sheetId="66"/>
+      <sheetData sheetId="67"/>
+      <sheetData sheetId="68"/>
+      <sheetData sheetId="69"/>
+      <sheetData sheetId="70"/>
+      <sheetData sheetId="71"/>
+      <sheetData sheetId="72"/>
+      <sheetData sheetId="73"/>
+      <sheetData sheetId="74"/>
+      <sheetData sheetId="75"/>
+      <sheetData sheetId="76"/>
+      <sheetData sheetId="77"/>
+      <sheetData sheetId="78"/>
+      <sheetData sheetId="79"/>
+      <sheetData sheetId="80"/>
+      <sheetData sheetId="81"/>
+      <sheetData sheetId="82"/>
+      <sheetData sheetId="83"/>
+      <sheetData sheetId="84"/>
+      <sheetData sheetId="85"/>
+      <sheetData sheetId="86"/>
+      <sheetData sheetId="87"/>
+      <sheetData sheetId="88"/>
+      <sheetData sheetId="89"/>
+      <sheetData sheetId="90"/>
+      <sheetData sheetId="91"/>
+      <sheetData sheetId="92"/>
+      <sheetData sheetId="93"/>
+      <sheetData sheetId="94"/>
+      <sheetData sheetId="95"/>
+      <sheetData sheetId="96"/>
+      <sheetData sheetId="97"/>
+      <sheetData sheetId="98"/>
+      <sheetData sheetId="99"/>
+      <sheetData sheetId="100"/>
+      <sheetData sheetId="101"/>
+      <sheetData sheetId="102"/>
+      <sheetData sheetId="103"/>
+      <sheetData sheetId="104"/>
+      <sheetData sheetId="105"/>
+      <sheetData sheetId="106"/>
+      <sheetData sheetId="107"/>
+      <sheetData sheetId="108"/>
+      <sheetData sheetId="109"/>
+      <sheetData sheetId="110"/>
+      <sheetData sheetId="111"/>
+      <sheetData sheetId="112"/>
+      <sheetData sheetId="113"/>
+      <sheetData sheetId="114"/>
+      <sheetData sheetId="115"/>
+      <sheetData sheetId="116"/>
+      <sheetData sheetId="117"/>
+      <sheetData sheetId="118"/>
+      <sheetData sheetId="119"/>
+      <sheetData sheetId="120"/>
+      <sheetData sheetId="121">
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>[1] Évolution des effectifs dans les centres de formation d'apprentis</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7" t="str">
+            <v>2018</v>
+          </cell>
+          <cell r="C7" t="str">
+            <v>2019</v>
+          </cell>
+          <cell r="D7" t="str">
+            <v>2020</v>
+          </cell>
+          <cell r="E7" t="str">
+            <v>2021</v>
+          </cell>
+          <cell r="F7" t="str">
+            <v>2022</v>
+          </cell>
+          <cell r="G7" t="str">
+            <v>2023</v>
+          </cell>
+          <cell r="H7" t="str">
+            <v>2024</v>
+          </cell>
+          <cell r="I7" t="str">
+            <v>2025</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Niveaux 7 et 8</v>
+          </cell>
+          <cell r="B8">
+            <v>144</v>
+          </cell>
+          <cell r="C8">
+            <v>186</v>
+          </cell>
+          <cell r="D8">
+            <v>196</v>
+          </cell>
+          <cell r="E8">
+            <v>220</v>
+          </cell>
+          <cell r="F8">
+            <v>194</v>
+          </cell>
+          <cell r="G8">
+            <v>181</v>
+          </cell>
+          <cell r="H8">
+            <v>219</v>
+          </cell>
+          <cell r="I8">
+            <v>198</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>Niveau 6</v>
+          </cell>
+          <cell r="B9">
+            <v>128</v>
+          </cell>
+          <cell r="C9">
+            <v>105</v>
+          </cell>
+          <cell r="D9">
+            <v>128</v>
+          </cell>
+          <cell r="E9">
+            <v>137</v>
+          </cell>
+          <cell r="F9">
+            <v>262</v>
+          </cell>
+          <cell r="G9">
+            <v>436</v>
+          </cell>
+          <cell r="H9">
+            <v>410</v>
+          </cell>
+          <cell r="I9">
+            <v>430</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Niveau 5</v>
+          </cell>
+          <cell r="B10">
+            <v>362</v>
+          </cell>
+          <cell r="C10">
+            <v>381</v>
+          </cell>
+          <cell r="D10">
+            <v>385</v>
+          </cell>
+          <cell r="E10">
+            <v>434</v>
+          </cell>
+          <cell r="F10">
+            <v>424</v>
+          </cell>
+          <cell r="G10">
+            <v>537</v>
+          </cell>
+          <cell r="H10">
+            <v>519</v>
+          </cell>
+          <cell r="I10">
+            <v>466</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>Niveau 4</v>
+          </cell>
+          <cell r="B11">
+            <v>303</v>
+          </cell>
+          <cell r="C11">
+            <v>317</v>
+          </cell>
+          <cell r="D11">
+            <v>311</v>
+          </cell>
+          <cell r="E11">
+            <v>356</v>
+          </cell>
+          <cell r="F11">
+            <v>506</v>
+          </cell>
+          <cell r="G11">
+            <v>474</v>
+          </cell>
+          <cell r="H11">
+            <v>498</v>
+          </cell>
+          <cell r="I11">
+            <v>424</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>Niveau 3</v>
+          </cell>
+          <cell r="B12">
+            <v>1044</v>
+          </cell>
+          <cell r="C12">
+            <v>999</v>
+          </cell>
+          <cell r="D12">
+            <v>900</v>
+          </cell>
+          <cell r="E12">
+            <v>995</v>
+          </cell>
+          <cell r="F12">
+            <v>989</v>
+          </cell>
+          <cell r="G12">
+            <v>1149</v>
+          </cell>
+          <cell r="H12">
+            <v>1105</v>
+          </cell>
+          <cell r="I12">
+            <v>1099</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>Niveau 0</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="122"/>
+      <sheetData sheetId="123"/>
+      <sheetData sheetId="124"/>
+      <sheetData sheetId="125"/>
+      <sheetData sheetId="126"/>
+      <sheetData sheetId="127"/>
+      <sheetData sheetId="128"/>
+      <sheetData sheetId="129"/>
+      <sheetData sheetId="130"/>
+      <sheetData sheetId="131"/>
+      <sheetData sheetId="132"/>
+      <sheetData sheetId="133"/>
+      <sheetData sheetId="134"/>
+      <sheetData sheetId="135"/>
+      <sheetData sheetId="136"/>
+      <sheetData sheetId="137"/>
+      <sheetData sheetId="138"/>
+      <sheetData sheetId="139"/>
+      <sheetData sheetId="140"/>
+      <sheetData sheetId="141"/>
+      <sheetData sheetId="142"/>
+      <sheetData sheetId="143"/>
+      <sheetData sheetId="144"/>
+      <sheetData sheetId="145"/>
+      <sheetData sheetId="146"/>
+      <sheetData sheetId="147"/>
+      <sheetData sheetId="148"/>
+      <sheetData sheetId="149"/>
+      <sheetData sheetId="150"/>
+      <sheetData sheetId="151"/>
+      <sheetData sheetId="152"/>
+      <sheetData sheetId="153"/>
+      <sheetData sheetId="154"/>
+      <sheetData sheetId="155"/>
+      <sheetData sheetId="156"/>
+      <sheetData sheetId="157"/>
+      <sheetData sheetId="158"/>
+      <sheetData sheetId="159"/>
+      <sheetData sheetId="160"/>
+      <sheetData sheetId="161"/>
+      <sheetData sheetId="162"/>
+      <sheetData sheetId="163"/>
+      <sheetData sheetId="164"/>
+      <sheetData sheetId="165"/>
+      <sheetData sheetId="166"/>
+      <sheetData sheetId="167"/>
+      <sheetData sheetId="168"/>
+      <sheetData sheetId="169"/>
+      <sheetData sheetId="170"/>
+      <sheetData sheetId="171"/>
+      <sheetData sheetId="172"/>
+      <sheetData sheetId="173"/>
+      <sheetData sheetId="174"/>
+      <sheetData sheetId="175"/>
+      <sheetData sheetId="176"/>
+      <sheetData sheetId="177"/>
+      <sheetData sheetId="178"/>
+      <sheetData sheetId="179"/>
+      <sheetData sheetId="180"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="RSCTabCourbe_donnees51" displayName="RSCTabCourbe_donnees51" ref="A7:I14" totalsRowCount="1" headerRowDxfId="77" dataDxfId="75" totalsRowDxfId="74" headerRowBorderDxfId="76">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="RSCTabCourbe_donnees51" displayName="RSCTabCourbe_donnees51" ref="A7:I14" totalsRowCount="1" headerRowDxfId="79" dataDxfId="77" totalsRowDxfId="76" headerRowBorderDxfId="78">
   <autoFilter ref="A7:I13"/>
   <tableColumns count="9">
-    <tableColumn id="1" name="Catégorie" totalsRowLabel="Total" dataDxfId="73" totalsRowDxfId="72"/>
-[...7 lines deleted...]
-    <tableColumn id="9" name="2024" totalsRowFunction="sum" dataDxfId="57" totalsRowDxfId="56"/>
+    <tableColumn id="1" name="Catégorie" totalsRowLabel="Total" dataDxfId="75" totalsRowDxfId="28"/>
+    <tableColumn id="2" name="2018" totalsRowFunction="sum" dataDxfId="74" totalsRowDxfId="27"/>
+    <tableColumn id="3" name="2019" totalsRowFunction="sum" dataDxfId="73" totalsRowDxfId="26"/>
+    <tableColumn id="4" name="2020" totalsRowFunction="sum" dataDxfId="72" totalsRowDxfId="25"/>
+    <tableColumn id="5" name="2021" totalsRowFunction="sum" dataDxfId="71" totalsRowDxfId="24"/>
+    <tableColumn id="6" name="2022" totalsRowFunction="sum" dataDxfId="70" totalsRowDxfId="23"/>
+    <tableColumn id="7" name="2023" totalsRowFunction="sum" dataDxfId="69" totalsRowDxfId="22"/>
+    <tableColumn id="8" name="2024" totalsRowFunction="sum" dataDxfId="68" totalsRowDxfId="21"/>
+    <tableColumn id="9" name="2025" totalsRowFunction="sum" dataDxfId="67" totalsRowDxfId="20"/>
   </tableColumns>
   <tableStyleInfo name="Style TAB" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="RSCTabX" displayName="RSCTabX" ref="A5:J22" totalsRowCount="1" headerRowDxfId="55" dataDxfId="53" totalsRowDxfId="52" headerRowBorderDxfId="54">
-  <autoFilter ref="A5:J21">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="RSCTabX" displayName="RSCTabX" ref="A5:K22" totalsRowCount="1" headerRowDxfId="66" dataDxfId="64" totalsRowDxfId="63" headerRowBorderDxfId="65">
+  <autoFilter ref="A5:K21">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
   </autoFilter>
-  <tableColumns count="10">
-[...1 lines deleted...]
-    <tableColumn id="2" name="2017-2018" totalsRowFunction="custom" dataDxfId="49" totalsRowDxfId="48">
+  <tableColumns count="11">
+    <tableColumn id="1" name="Catégorie" totalsRowLabel="Total apprentis" dataDxfId="62" totalsRowDxfId="10"/>
+    <tableColumn id="2" name="2017-2018" totalsRowFunction="custom" dataDxfId="61" totalsRowDxfId="9">
       <totalsRowFormula>B8+B12+B15+B21</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="3" name="2018-2019" totalsRowFunction="custom" dataDxfId="47" totalsRowDxfId="46">
+    <tableColumn id="3" name="2018-2019" totalsRowFunction="custom" dataDxfId="60" totalsRowDxfId="8">
       <totalsRowFormula>C8+C12+C15+C21</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="4" name="2019-2020" totalsRowFunction="custom" dataDxfId="45" totalsRowDxfId="44">
+    <tableColumn id="4" name="2019-2020" totalsRowFunction="custom" dataDxfId="59" totalsRowDxfId="7">
       <totalsRowFormula>D8+D12+D15+D21</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="5" name="2020-2021" totalsRowFunction="custom" dataDxfId="43" totalsRowDxfId="42">
+    <tableColumn id="5" name="2020-2021" totalsRowFunction="custom" dataDxfId="58" totalsRowDxfId="6">
       <totalsRowFormula>E8+E12+E15+E21</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="6" name="2021-2022" totalsRowFunction="custom" dataDxfId="41" totalsRowDxfId="40">
+    <tableColumn id="6" name="2021-2022" totalsRowFunction="custom" dataDxfId="57" totalsRowDxfId="5">
       <totalsRowFormula>F8+F12+F15+F21</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="7" name="2022-2023" totalsRowFunction="custom" dataDxfId="39" totalsRowDxfId="38">
+    <tableColumn id="7" name="2022-2023" totalsRowFunction="custom" dataDxfId="56" totalsRowDxfId="4">
       <totalsRowFormula>G8+G12+G15+G21</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="9" name="2023-2024" totalsRowFunction="custom" dataDxfId="37" totalsRowDxfId="36">
+    <tableColumn id="9" name="2023-2024" totalsRowFunction="custom" dataDxfId="55" totalsRowDxfId="3">
       <totalsRowFormula>H8+H12+H15+H21</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="10" name="2024-2025" totalsRowFunction="custom" dataDxfId="35" totalsRowDxfId="34">
+    <tableColumn id="10" name="2024-2025" totalsRowFunction="custom" dataDxfId="54" totalsRowDxfId="2">
       <totalsRowFormula>I8+I12+I15+I21</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="8" name="Evolution 2024-2025" totalsRowFunction="custom" dataDxfId="33" totalsRowDxfId="32">
+    <tableColumn id="8" name="Evolution 2024-2025" totalsRowFunction="custom" dataDxfId="53" totalsRowDxfId="1">
       <calculatedColumnFormula>+F6/E6-1</calculatedColumnFormula>
       <totalsRowFormula>(RSCTabX[[#Totals],[2024-2025]]-RSCTabX[[#Totals],[2023-2024]])/RSCTabX[[#Totals],[2023-2024]]</totalsRowFormula>
     </tableColumn>
+    <tableColumn id="11" name="Evolution 2024-2026" dataDxfId="11" totalsRowDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Style TAB" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="RSCTabX5" displayName="RSCTabX5" ref="A5:H11" totalsRowCount="1" headerRowDxfId="31" dataDxfId="29" totalsRowDxfId="28" headerRowBorderDxfId="30">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="RSCTabX5" displayName="RSCTabX5" ref="A5:H11" totalsRowCount="1" headerRowDxfId="52" dataDxfId="50" totalsRowDxfId="49" headerRowBorderDxfId="51">
   <autoFilter ref="A5:H10">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="8">
-    <tableColumn id="1" name="Catégorie" totalsRowLabel="Total" dataDxfId="27" totalsRowDxfId="26"/>
-[...5 lines deleted...]
-    <tableColumn id="7" name="Total" totalsRowFunction="custom" dataDxfId="15" totalsRowDxfId="14">
+    <tableColumn id="1" name="Catégorie" totalsRowLabel="Total" dataDxfId="48" totalsRowDxfId="19"/>
+    <tableColumn id="2" name="1re année" totalsRowFunction="sum" dataDxfId="47" totalsRowDxfId="18"/>
+    <tableColumn id="3" name="2e année" totalsRowFunction="sum" dataDxfId="46" totalsRowDxfId="17"/>
+    <tableColumn id="4" name="3e année" totalsRowFunction="sum" dataDxfId="45" totalsRowDxfId="16"/>
+    <tableColumn id="5" name="4e et 5e année" totalsRowFunction="sum" dataDxfId="44" totalsRowDxfId="15"/>
+    <tableColumn id="6" name="Cursus 1 an" totalsRowFunction="sum" dataDxfId="43" totalsRowDxfId="14"/>
+    <tableColumn id="7" name="Total" totalsRowFunction="custom" dataDxfId="42" totalsRowDxfId="13">
       <calculatedColumnFormula>SUM(RSCTabX5[[#This Row],[1re année]:[Cursus 1 an]])</calculatedColumnFormula>
       <totalsRowFormula>SUM(RSCTabX5[[#Totals],[1re année]:[Cursus 1 an]])</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="8" name="Part des filles (%)" totalsRowFunction="custom" dataDxfId="13" totalsRowDxfId="12" dataCellStyle="Pourcentage">
-      <totalsRowFormula>1035/[1]!RSCTabX561[[#Totals],[Total]]</totalsRowFormula>
+    <tableColumn id="8" name="Part des filles (%)" totalsRowFunction="custom" dataDxfId="41" totalsRowDxfId="12" dataCellStyle="Pourcentage">
+      <totalsRowFormula>1023/G11</totalsRowFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Style TAB" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="RSCTabX56" displayName="RSCTabX56" ref="A5:D22" totalsRowCount="1" headerRowDxfId="11" dataDxfId="9" totalsRowDxfId="8" headerRowBorderDxfId="10">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="RSCTabX56" displayName="RSCTabX56" ref="A5:D22" totalsRowCount="1" headerRowDxfId="40" dataDxfId="38" totalsRowDxfId="37" headerRowBorderDxfId="39">
   <autoFilter ref="A5:D21">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
-    <tableColumn id="1" name="Age" totalsRowLabel="Total " dataDxfId="7" totalsRowDxfId="6"/>
-    <tableColumn id="2" name="Effectifs 2024-2025" totalsRowFunction="custom" dataDxfId="5" totalsRowDxfId="4">
+    <tableColumn id="1" name="Age" totalsRowLabel="Total " dataDxfId="36" totalsRowDxfId="32"/>
+    <tableColumn id="2" name="Effectifs 2024-2025" totalsRowFunction="custom" dataDxfId="35" totalsRowDxfId="31">
       <totalsRowFormula>SUM(B6:B21)</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="3" name="Taux de scolarisation en apprentissage 2024-2025" totalsRowFunction="custom" dataDxfId="3" totalsRowDxfId="2" dataCellStyle="Pourcentage">
+    <tableColumn id="3" name="Taux de scolarisation en apprentissage 2025" totalsRowFunction="custom" dataDxfId="34" totalsRowDxfId="30" dataCellStyle="Pourcentage">
       <calculatedColumnFormula>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</calculatedColumnFormula>
       <totalsRowFormula>SUM(C6:C21)</totalsRowFormula>
     </tableColumn>
-    <tableColumn id="4" name="Taux de scolarisation en apprentissage  2023-2024" totalsRowFunction="custom" dataDxfId="1" totalsRowDxfId="0" dataCellStyle="Pourcentage 2">
+    <tableColumn id="4" name="Taux de scolarisation en apprentissage  2024" totalsRowFunction="custom" dataDxfId="33" totalsRowDxfId="29" dataCellStyle="Pourcentage 2">
       <totalsRowFormula>SUM(D6:D21)</totalsRowFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="Style TAB" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -7173,71 +7815,71 @@
       </c>
     </row>
     <row r="9" spans="1:1" s="9" customFormat="1" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:1" s="9" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
     </row>
     <row r="11" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10"/>
     </row>
     <row r="12" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10"/>
     </row>
     <row r="13" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="40" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
     </row>
     <row r="17" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
     </row>
     <row r="18" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="19" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="41" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="40" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
     </row>
     <row r="23" spans="1:1" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
     </row>
     <row r="24" spans="1:1" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:1" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="13"/>
     </row>
     <row r="26" spans="1:1" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="42" t="s">
         <v>22</v>
       </c>
@@ -7377,747 +8019,744 @@
       <c r="A98" s="9"/>
     </row>
     <row r="99" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A99" s="9"/>
     </row>
     <row r="100" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A100" s="9"/>
     </row>
     <row r="101" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A101" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L317"/>
+  <dimension ref="A1:I317"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C145" sqref="C145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28" style="23" customWidth="1"/>
     <col min="2" max="5" width="10.7109375" style="24" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="22" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="22" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="22" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="131" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="132" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="132"/>
     </row>
     <row r="4" spans="1:9" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="133" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="133"/>
       <c r="C4" s="133"/>
       <c r="D4" s="133"/>
       <c r="E4" s="133"/>
       <c r="F4" s="133"/>
       <c r="G4" s="133"/>
     </row>
     <row r="5" spans="1:9" s="27" customFormat="1" ht="27.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A5" s="134" t="str">
         <f>+'5.01 Notice'!A16</f>
         <v>[1] Évolution des effectifs dans les centres de formation d'apprentis par niveau</v>
       </c>
       <c r="B5" s="24"/>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="23"/>
       <c r="B6" s="24"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
     </row>
     <row r="7" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="135" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="136" t="s">
-        <v>272</v>
+        <v>19</v>
       </c>
       <c r="C7" s="136" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D7" s="136" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E7" s="136" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F7" s="136" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="G7" s="137" t="s">
-        <v>107</v>
+        <v>267</v>
       </c>
       <c r="H7" s="137" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="I7" s="172" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="138" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="139">
         <v>144</v>
       </c>
       <c r="C8" s="140">
         <v>186</v>
       </c>
       <c r="D8" s="140">
         <f>175+21</f>
         <v>196</v>
       </c>
       <c r="E8" s="140">
         <f>173+47</f>
         <v>220</v>
       </c>
       <c r="F8" s="140">
         <v>194</v>
       </c>
       <c r="G8" s="141">
         <v>181</v>
       </c>
       <c r="H8" s="141">
         <v>219</v>
       </c>
       <c r="I8" s="169">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="138" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="139">
         <v>128</v>
       </c>
       <c r="C9" s="140">
         <v>105</v>
       </c>
       <c r="D9" s="140">
         <v>128</v>
       </c>
       <c r="E9" s="140">
         <v>137</v>
       </c>
       <c r="F9" s="140">
         <v>262</v>
       </c>
       <c r="G9" s="141">
         <v>436</v>
       </c>
       <c r="H9" s="141">
         <v>410</v>
       </c>
       <c r="I9" s="169">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="138" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="139">
         <v>362</v>
       </c>
       <c r="C10" s="140">
         <v>381</v>
       </c>
       <c r="D10" s="140">
         <v>385</v>
       </c>
       <c r="E10" s="140">
         <v>434</v>
       </c>
       <c r="F10" s="140">
         <v>424</v>
       </c>
       <c r="G10" s="141">
         <v>537</v>
       </c>
       <c r="H10" s="141">
         <v>519</v>
       </c>
       <c r="I10" s="169">
-        <v>477</v>
+        <v>466</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="138" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="139">
         <v>303</v>
       </c>
       <c r="C11" s="140">
         <v>317</v>
       </c>
       <c r="D11" s="140">
         <v>311</v>
       </c>
       <c r="E11" s="140">
         <v>356</v>
       </c>
       <c r="F11" s="140">
         <v>506</v>
       </c>
       <c r="G11" s="141">
         <v>474</v>
       </c>
       <c r="H11" s="141">
         <v>498</v>
       </c>
       <c r="I11" s="169">
-        <v>435</v>
+        <v>424</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="138" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="139">
         <v>1044</v>
       </c>
       <c r="C12" s="140">
         <v>999</v>
       </c>
       <c r="D12" s="140">
         <v>900</v>
       </c>
       <c r="E12" s="140">
         <v>995</v>
       </c>
       <c r="F12" s="140">
         <v>989</v>
       </c>
       <c r="G12" s="141">
         <v>1149</v>
       </c>
       <c r="H12" s="141">
         <v>1105</v>
       </c>
       <c r="I12" s="169">
-        <v>1104</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="138" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="139"/>
       <c r="C13" s="140"/>
       <c r="D13" s="140"/>
       <c r="E13" s="140"/>
       <c r="F13" s="140"/>
       <c r="G13" s="141"/>
       <c r="H13" s="141"/>
       <c r="I13" s="169"/>
     </row>
     <row r="14" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="170" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="171">
-        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2017])</f>
+        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2018])</f>
         <v>1981</v>
       </c>
       <c r="C14" s="171">
-        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2018])</f>
+        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2019])</f>
         <v>1988</v>
       </c>
       <c r="D14" s="171">
-        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2019])</f>
+        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2020])</f>
         <v>1920</v>
       </c>
       <c r="E14" s="171">
-        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2020])</f>
+        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2021])</f>
         <v>2142</v>
       </c>
       <c r="F14" s="171">
-        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2021])</f>
+        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2022])</f>
         <v>2375</v>
       </c>
       <c r="G14" s="171">
-        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2022])</f>
+        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2023])</f>
         <v>2777</v>
       </c>
       <c r="H14" s="171">
-        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2023])</f>
+        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2024])</f>
         <v>2751</v>
       </c>
       <c r="I14" s="171">
-        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2024])</f>
-        <v>2646</v>
+        <f>SUBTOTAL(109,RSCTabCourbe_donnees51[2025])</f>
+        <v>2617</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="192" t="s">
+      <c r="A15" s="193" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="192"/>
-[...1 lines deleted...]
-      <c r="D15" s="192"/>
+      <c r="B15" s="193"/>
+      <c r="C15" s="193"/>
+      <c r="D15" s="193"/>
       <c r="E15" s="143"/>
       <c r="F15" s="142"/>
       <c r="G15" s="142"/>
       <c r="H15" s="142"/>
       <c r="I15" s="142"/>
     </row>
     <row r="16" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="144"/>
       <c r="B16" s="145"/>
       <c r="C16" s="146"/>
       <c r="D16" s="146"/>
       <c r="E16" s="146"/>
       <c r="F16" s="146"/>
       <c r="G16" s="142"/>
       <c r="H16" s="142"/>
       <c r="I16" s="142"/>
     </row>
-    <row r="17" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="144" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="143"/>
       <c r="C17" s="143"/>
       <c r="D17" s="143"/>
       <c r="E17" s="143"/>
       <c r="F17" s="142"/>
       <c r="G17" s="142"/>
       <c r="H17" s="142"/>
       <c r="I17" s="142"/>
     </row>
-    <row r="18" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="147" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="143"/>
       <c r="C18" s="143"/>
       <c r="D18" s="143"/>
       <c r="E18" s="143"/>
       <c r="F18" s="142"/>
       <c r="G18" s="142"/>
       <c r="H18" s="142"/>
       <c r="I18" s="142"/>
     </row>
-    <row r="19" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="148"/>
       <c r="B19" s="143"/>
       <c r="C19" s="143"/>
       <c r="D19" s="143"/>
       <c r="E19" s="143"/>
       <c r="F19" s="142"/>
       <c r="G19" s="142"/>
       <c r="H19" s="142"/>
       <c r="I19" s="142"/>
     </row>
-    <row r="20" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="147"/>
+    <row r="20" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="144"/>
       <c r="B20" s="143"/>
       <c r="C20" s="143"/>
       <c r="D20" s="143"/>
       <c r="E20" s="143"/>
       <c r="F20" s="142"/>
       <c r="G20" s="142"/>
       <c r="H20" s="142"/>
       <c r="I20" s="142"/>
     </row>
-    <row r="21" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="144"/>
       <c r="B21" s="143"/>
       <c r="C21" s="143"/>
       <c r="D21" s="143"/>
       <c r="E21" s="143"/>
       <c r="F21" s="142"/>
       <c r="G21" s="142"/>
       <c r="H21" s="142"/>
       <c r="I21" s="142"/>
     </row>
-    <row r="22" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="144"/>
       <c r="B22" s="143"/>
       <c r="C22" s="143"/>
       <c r="D22" s="143"/>
       <c r="E22" s="143"/>
       <c r="F22" s="142"/>
       <c r="G22" s="142"/>
       <c r="H22" s="142"/>
       <c r="I22" s="142"/>
     </row>
-    <row r="23" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="144"/>
       <c r="B23" s="143"/>
       <c r="C23" s="143"/>
       <c r="D23" s="143"/>
       <c r="E23" s="143"/>
       <c r="F23" s="142"/>
       <c r="G23" s="142"/>
       <c r="H23" s="142"/>
       <c r="I23" s="142"/>
     </row>
-    <row r="24" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="144"/>
       <c r="B24" s="143"/>
       <c r="C24" s="143"/>
       <c r="D24" s="143"/>
       <c r="E24" s="143"/>
       <c r="F24" s="142"/>
       <c r="G24" s="142"/>
       <c r="H24" s="142"/>
       <c r="I24" s="142"/>
     </row>
-    <row r="25" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="144"/>
       <c r="B25" s="143"/>
       <c r="C25" s="143"/>
       <c r="D25" s="143"/>
       <c r="E25" s="143"/>
       <c r="F25" s="142"/>
       <c r="G25" s="142"/>
       <c r="H25" s="142"/>
       <c r="I25" s="142"/>
     </row>
-    <row r="26" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="144"/>
       <c r="B26" s="143"/>
       <c r="C26" s="143"/>
       <c r="D26" s="143"/>
       <c r="E26" s="143"/>
       <c r="F26" s="142"/>
       <c r="G26" s="142"/>
       <c r="H26" s="142"/>
       <c r="I26" s="142"/>
     </row>
-    <row r="27" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="144"/>
       <c r="B27" s="143"/>
       <c r="C27" s="143"/>
       <c r="D27" s="143"/>
       <c r="E27" s="143"/>
       <c r="F27" s="142"/>
       <c r="G27" s="142"/>
       <c r="H27" s="142"/>
       <c r="I27" s="142"/>
     </row>
-    <row r="28" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A28" s="144"/>
       <c r="B28" s="143"/>
       <c r="C28" s="143"/>
       <c r="D28" s="143"/>
       <c r="E28" s="143"/>
       <c r="F28" s="142"/>
       <c r="G28" s="142"/>
       <c r="H28" s="142"/>
       <c r="I28" s="142"/>
     </row>
-    <row r="29" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A29" s="144"/>
       <c r="B29" s="143"/>
       <c r="C29" s="143"/>
       <c r="D29" s="143"/>
       <c r="E29" s="143"/>
       <c r="F29" s="142"/>
       <c r="G29" s="142"/>
       <c r="H29" s="142"/>
       <c r="I29" s="142"/>
     </row>
-    <row r="30" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A30" s="144"/>
       <c r="B30" s="143"/>
       <c r="C30" s="143"/>
       <c r="D30" s="143"/>
       <c r="E30" s="143"/>
       <c r="F30" s="142"/>
       <c r="G30" s="142"/>
       <c r="H30" s="142"/>
       <c r="I30" s="142"/>
-      <c r="J30" s="22"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="31" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A31" s="144"/>
       <c r="B31" s="143"/>
       <c r="C31" s="143"/>
       <c r="D31" s="143"/>
       <c r="E31" s="143"/>
       <c r="F31" s="142"/>
       <c r="G31" s="142"/>
       <c r="H31" s="142"/>
       <c r="I31" s="142"/>
     </row>
-    <row r="32" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A32" s="144"/>
       <c r="B32" s="143"/>
       <c r="C32" s="143"/>
       <c r="D32" s="143"/>
       <c r="E32" s="143"/>
       <c r="F32" s="142"/>
       <c r="G32" s="142"/>
       <c r="H32" s="142"/>
       <c r="I32" s="142"/>
     </row>
-    <row r="33" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A33" s="144"/>
       <c r="B33" s="143"/>
       <c r="C33" s="143"/>
       <c r="D33" s="143"/>
       <c r="E33" s="143"/>
       <c r="F33" s="142"/>
       <c r="G33" s="142"/>
       <c r="H33" s="142"/>
       <c r="I33" s="142"/>
     </row>
-    <row r="34" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A34" s="144"/>
       <c r="B34" s="143"/>
       <c r="C34" s="143"/>
       <c r="D34" s="143"/>
       <c r="E34" s="143"/>
       <c r="F34" s="142"/>
       <c r="G34" s="142"/>
       <c r="H34" s="142"/>
       <c r="I34" s="142"/>
     </row>
-    <row r="35" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A35" s="144"/>
       <c r="B35" s="143"/>
       <c r="C35" s="143"/>
       <c r="D35" s="143"/>
       <c r="E35" s="143"/>
       <c r="F35" s="142"/>
       <c r="G35" s="142"/>
       <c r="H35" s="142"/>
       <c r="I35" s="142"/>
     </row>
-    <row r="36" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A36" s="144"/>
       <c r="B36" s="143"/>
       <c r="C36" s="143"/>
       <c r="D36" s="143"/>
       <c r="E36" s="143"/>
       <c r="F36" s="142"/>
       <c r="G36" s="142"/>
       <c r="H36" s="142"/>
       <c r="I36" s="142"/>
     </row>
-    <row r="37" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A37" s="144"/>
       <c r="B37" s="143"/>
       <c r="C37" s="143"/>
       <c r="D37" s="143"/>
       <c r="E37" s="143"/>
       <c r="F37" s="142"/>
       <c r="G37" s="142"/>
       <c r="H37" s="142"/>
       <c r="I37" s="142"/>
     </row>
-    <row r="38" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A38" s="144"/>
       <c r="B38" s="143"/>
       <c r="C38" s="143"/>
       <c r="D38" s="143"/>
       <c r="E38" s="143"/>
       <c r="F38" s="142"/>
       <c r="G38" s="142"/>
       <c r="H38" s="142"/>
       <c r="I38" s="142"/>
     </row>
-    <row r="39" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A39" s="144"/>
       <c r="B39" s="143"/>
       <c r="C39" s="143"/>
       <c r="D39" s="143"/>
       <c r="E39" s="143"/>
       <c r="F39" s="142"/>
       <c r="G39" s="142"/>
       <c r="H39" s="142"/>
       <c r="I39" s="142"/>
     </row>
-    <row r="40" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A40" s="144"/>
       <c r="B40" s="143"/>
       <c r="C40" s="143"/>
       <c r="D40" s="143"/>
       <c r="E40" s="143"/>
       <c r="F40" s="142"/>
       <c r="G40" s="142"/>
       <c r="H40" s="142"/>
       <c r="I40" s="142"/>
     </row>
-    <row r="41" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A41" s="144"/>
       <c r="B41" s="143"/>
       <c r="C41" s="143"/>
       <c r="D41" s="143"/>
       <c r="E41" s="143"/>
       <c r="F41" s="142"/>
       <c r="G41" s="142"/>
       <c r="H41" s="142"/>
       <c r="I41" s="142"/>
     </row>
-    <row r="42" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A42" s="144"/>
       <c r="B42" s="143"/>
       <c r="C42" s="143"/>
       <c r="D42" s="143"/>
       <c r="E42" s="143"/>
       <c r="F42" s="142"/>
       <c r="G42" s="142"/>
       <c r="H42" s="142"/>
       <c r="I42" s="142"/>
     </row>
-    <row r="43" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A43" s="144"/>
       <c r="B43" s="143"/>
       <c r="C43" s="143"/>
       <c r="D43" s="143"/>
       <c r="E43" s="143"/>
       <c r="F43" s="142"/>
       <c r="G43" s="142"/>
       <c r="H43" s="142"/>
       <c r="I43" s="142"/>
     </row>
-    <row r="44" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A44" s="144"/>
       <c r="B44" s="143"/>
       <c r="C44" s="143"/>
       <c r="D44" s="143"/>
       <c r="E44" s="143"/>
       <c r="F44" s="142"/>
       <c r="G44" s="142"/>
       <c r="H44" s="142"/>
       <c r="I44" s="142"/>
     </row>
-    <row r="45" spans="1:9" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A45" s="144"/>
       <c r="B45" s="143"/>
       <c r="C45" s="143"/>
       <c r="D45" s="143"/>
       <c r="E45" s="143"/>
       <c r="F45" s="142"/>
       <c r="G45" s="142"/>
       <c r="H45" s="142"/>
       <c r="I45" s="142"/>
     </row>
-    <row r="46" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A46" s="144"/>
       <c r="B46" s="143"/>
       <c r="C46" s="143"/>
       <c r="D46" s="143"/>
       <c r="E46" s="143"/>
       <c r="F46" s="142"/>
       <c r="G46" s="142"/>
       <c r="H46" s="142"/>
       <c r="I46" s="142"/>
     </row>
-    <row r="47" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A47" s="144"/>
       <c r="B47" s="143"/>
       <c r="C47" s="143"/>
       <c r="D47" s="143"/>
       <c r="E47" s="143"/>
       <c r="F47" s="142"/>
       <c r="G47" s="142"/>
       <c r="H47" s="142"/>
       <c r="I47" s="142"/>
     </row>
-    <row r="48" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A48" s="144"/>
       <c r="B48" s="143"/>
       <c r="C48" s="143"/>
       <c r="D48" s="143"/>
       <c r="E48" s="143"/>
       <c r="F48" s="142"/>
       <c r="G48" s="142"/>
       <c r="H48" s="142"/>
       <c r="I48" s="142"/>
     </row>
-    <row r="49" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A49" s="144"/>
       <c r="B49" s="143"/>
       <c r="C49" s="143"/>
       <c r="D49" s="143"/>
       <c r="E49" s="143"/>
       <c r="F49" s="142"/>
       <c r="G49" s="142"/>
       <c r="H49" s="142"/>
       <c r="I49" s="142"/>
     </row>
-    <row r="50" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A50" s="144"/>
       <c r="B50" s="143"/>
       <c r="C50" s="143"/>
       <c r="D50" s="143"/>
       <c r="E50" s="143"/>
       <c r="F50" s="142"/>
       <c r="G50" s="142"/>
       <c r="H50" s="142"/>
       <c r="I50" s="142"/>
     </row>
-    <row r="51" spans="1:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A51" s="144"/>
       <c r="B51" s="143"/>
       <c r="C51" s="143"/>
       <c r="D51" s="143"/>
       <c r="E51" s="143"/>
       <c r="F51" s="142"/>
       <c r="G51" s="142"/>
       <c r="H51" s="142"/>
       <c r="I51" s="142"/>
     </row>
     <row r="52" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A52" s="144"/>
       <c r="B52" s="143"/>
       <c r="C52" s="143"/>
       <c r="D52" s="143"/>
       <c r="E52" s="143"/>
       <c r="F52" s="142"/>
       <c r="G52" s="142"/>
       <c r="H52" s="142"/>
       <c r="I52" s="142"/>
     </row>
     <row r="53" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A53" s="144"/>
       <c r="B53" s="143"/>
       <c r="C53" s="143"/>
@@ -8865,633 +9504,397 @@
       <c r="H120" s="142"/>
       <c r="I120" s="142"/>
     </row>
     <row r="121" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A121" s="144"/>
       <c r="B121" s="143"/>
       <c r="C121" s="143"/>
       <c r="D121" s="143"/>
       <c r="E121" s="143"/>
       <c r="F121" s="142"/>
       <c r="G121" s="142"/>
       <c r="H121" s="142"/>
       <c r="I121" s="142"/>
     </row>
     <row r="122" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A122" s="144"/>
       <c r="B122" s="143"/>
       <c r="C122" s="143"/>
       <c r="D122" s="143"/>
       <c r="E122" s="143"/>
       <c r="F122" s="142"/>
       <c r="G122" s="142"/>
       <c r="H122" s="142"/>
       <c r="I122" s="142"/>
     </row>
-    <row r="123" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A123" s="144"/>
       <c r="B123" s="143"/>
       <c r="C123" s="143"/>
       <c r="D123" s="143"/>
       <c r="E123" s="143"/>
       <c r="F123" s="142"/>
       <c r="G123" s="142"/>
       <c r="H123" s="142"/>
       <c r="I123" s="142"/>
     </row>
-    <row r="124" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A124" s="144"/>
       <c r="B124" s="143"/>
       <c r="C124" s="143"/>
       <c r="D124" s="143"/>
       <c r="E124" s="143"/>
       <c r="F124" s="142"/>
       <c r="G124" s="142"/>
       <c r="H124" s="142"/>
       <c r="I124" s="142"/>
     </row>
-    <row r="125" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A125" s="144"/>
       <c r="B125" s="143"/>
       <c r="C125" s="143"/>
       <c r="D125" s="143"/>
       <c r="E125" s="143"/>
       <c r="F125" s="142"/>
       <c r="G125" s="142"/>
       <c r="H125" s="142"/>
       <c r="I125" s="142"/>
     </row>
-    <row r="126" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A126" s="144"/>
       <c r="B126" s="143"/>
       <c r="C126" s="143"/>
       <c r="D126" s="143"/>
       <c r="E126" s="143"/>
       <c r="F126" s="142"/>
       <c r="G126" s="142"/>
       <c r="H126" s="142"/>
       <c r="I126" s="142"/>
     </row>
-    <row r="127" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A127" s="144"/>
       <c r="B127" s="143"/>
       <c r="C127" s="143"/>
       <c r="D127" s="143"/>
       <c r="E127" s="143"/>
       <c r="F127" s="142"/>
       <c r="G127" s="142"/>
       <c r="H127" s="142"/>
       <c r="I127" s="142"/>
     </row>
-    <row r="128" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A128" s="144"/>
       <c r="B128" s="143"/>
       <c r="C128" s="143"/>
       <c r="D128" s="143"/>
       <c r="E128" s="143"/>
       <c r="F128" s="142"/>
       <c r="G128" s="142"/>
       <c r="H128" s="142"/>
       <c r="I128" s="142"/>
     </row>
-    <row r="129" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A129" s="144"/>
       <c r="B129" s="143"/>
       <c r="C129" s="143"/>
       <c r="D129" s="143"/>
       <c r="E129" s="143"/>
       <c r="F129" s="142"/>
       <c r="G129" s="142"/>
       <c r="H129" s="142"/>
       <c r="I129" s="142"/>
     </row>
-    <row r="130" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A130" s="144"/>
       <c r="B130" s="143"/>
       <c r="C130" s="143"/>
       <c r="D130" s="143"/>
       <c r="E130" s="143"/>
       <c r="F130" s="142"/>
       <c r="G130" s="142"/>
       <c r="H130" s="142"/>
       <c r="I130" s="142"/>
     </row>
-    <row r="131" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A131" s="144"/>
       <c r="B131" s="143"/>
       <c r="C131" s="143"/>
       <c r="D131" s="143"/>
       <c r="E131" s="143"/>
       <c r="F131" s="142"/>
       <c r="G131" s="142"/>
       <c r="H131" s="142"/>
       <c r="I131" s="142"/>
     </row>
-    <row r="132" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A132" s="144"/>
       <c r="B132" s="143"/>
       <c r="C132" s="143"/>
       <c r="D132" s="143"/>
       <c r="E132" s="143"/>
       <c r="F132" s="142"/>
       <c r="G132" s="142"/>
       <c r="H132" s="142"/>
       <c r="I132" s="142"/>
     </row>
-    <row r="133" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A133" s="144"/>
       <c r="B133" s="143"/>
       <c r="C133" s="143"/>
       <c r="D133" s="143"/>
       <c r="E133" s="143"/>
       <c r="F133" s="142"/>
       <c r="G133" s="142"/>
       <c r="H133" s="142"/>
       <c r="I133" s="142"/>
     </row>
-    <row r="134" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A134" s="144"/>
       <c r="B134" s="143"/>
       <c r="C134" s="143"/>
       <c r="D134" s="143"/>
       <c r="E134" s="143"/>
       <c r="F134" s="142"/>
       <c r="G134" s="142"/>
       <c r="H134" s="142"/>
       <c r="I134" s="142"/>
     </row>
-    <row r="135" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
-[...264 lines deleted...]
-    <row r="160" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.2"/>
+    <row r="145" x14ac:dyDescent="0.2"/>
+    <row r="146" x14ac:dyDescent="0.2"/>
+    <row r="147" x14ac:dyDescent="0.2"/>
+    <row r="148" x14ac:dyDescent="0.2"/>
+    <row r="149" x14ac:dyDescent="0.2"/>
+    <row r="150" x14ac:dyDescent="0.2"/>
+    <row r="151" x14ac:dyDescent="0.2"/>
+    <row r="152" x14ac:dyDescent="0.2"/>
+    <row r="153" x14ac:dyDescent="0.2"/>
+    <row r="154" x14ac:dyDescent="0.2"/>
+    <row r="155" x14ac:dyDescent="0.2"/>
+    <row r="156" x14ac:dyDescent="0.2"/>
+    <row r="157" x14ac:dyDescent="0.2"/>
+    <row r="158" x14ac:dyDescent="0.2"/>
+    <row r="159" x14ac:dyDescent="0.2"/>
+    <row r="160" x14ac:dyDescent="0.2"/>
     <row r="161" x14ac:dyDescent="0.2"/>
     <row r="162" x14ac:dyDescent="0.2"/>
     <row r="163" x14ac:dyDescent="0.2"/>
     <row r="164" x14ac:dyDescent="0.2"/>
     <row r="165" x14ac:dyDescent="0.2"/>
     <row r="166" x14ac:dyDescent="0.2"/>
     <row r="167" x14ac:dyDescent="0.2"/>
     <row r="168" x14ac:dyDescent="0.2"/>
     <row r="169" x14ac:dyDescent="0.2"/>
     <row r="170" x14ac:dyDescent="0.2"/>
     <row r="171" x14ac:dyDescent="0.2"/>
     <row r="172" x14ac:dyDescent="0.2"/>
     <row r="173" x14ac:dyDescent="0.2"/>
     <row r="174" x14ac:dyDescent="0.2"/>
     <row r="175" x14ac:dyDescent="0.2"/>
     <row r="176" x14ac:dyDescent="0.2"/>
     <row r="177" x14ac:dyDescent="0.2"/>
     <row r="178" x14ac:dyDescent="0.2"/>
     <row r="179" x14ac:dyDescent="0.2"/>
     <row r="180" x14ac:dyDescent="0.2"/>
     <row r="181" x14ac:dyDescent="0.2"/>
     <row r="182" x14ac:dyDescent="0.2"/>
     <row r="183" x14ac:dyDescent="0.2"/>
     <row r="184" x14ac:dyDescent="0.2"/>
     <row r="185" x14ac:dyDescent="0.2"/>
     <row r="186" x14ac:dyDescent="0.2"/>
     <row r="187" x14ac:dyDescent="0.2"/>
     <row r="188" x14ac:dyDescent="0.2"/>
     <row r="189" x14ac:dyDescent="0.2"/>
     <row r="190" x14ac:dyDescent="0.2"/>
     <row r="191" x14ac:dyDescent="0.2"/>
     <row r="192" x14ac:dyDescent="0.2"/>
     <row r="193" x14ac:dyDescent="0.2"/>
     <row r="194" x14ac:dyDescent="0.2"/>
     <row r="195" x14ac:dyDescent="0.2"/>
     <row r="196" x14ac:dyDescent="0.2"/>
     <row r="197" x14ac:dyDescent="0.2"/>
     <row r="198" x14ac:dyDescent="0.2"/>
     <row r="199" x14ac:dyDescent="0.2"/>
     <row r="200" x14ac:dyDescent="0.2"/>
     <row r="201" x14ac:dyDescent="0.2"/>
     <row r="202" x14ac:dyDescent="0.2"/>
     <row r="203" x14ac:dyDescent="0.2"/>
     <row r="204" x14ac:dyDescent="0.2"/>
     <row r="205" x14ac:dyDescent="0.2"/>
     <row r="206" x14ac:dyDescent="0.2"/>
-    <row r="207" x14ac:dyDescent="0.2"/>
-[...22 lines deleted...]
-    <row r="230" x14ac:dyDescent="0.2"/>
+    <row r="207" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="208" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="209" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="210" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="211" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="212" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="213" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="214" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="215" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="216" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="217" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="218" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="219" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="220" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="221" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="222" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="223" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="224" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="225" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="226" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="227" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="228" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="229" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="230" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="231" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="232" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="233" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="234" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="235" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="236" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="237" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="238" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="239" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="240" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="241" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="242" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="243" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="244" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="245" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="246" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="247" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="248" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="249" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="250" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="251" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="252" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="253" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="254" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="255" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="256" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="257" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="258" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="259" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="260" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="261" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="262" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="263" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="264" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="265" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="266" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="267" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="268" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="269" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="270" hidden="1" x14ac:dyDescent="0.2"/>
-[...16 lines deleted...]
-    <row r="287" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="270" x14ac:dyDescent="0.2"/>
+    <row r="271" x14ac:dyDescent="0.2"/>
+    <row r="272" x14ac:dyDescent="0.2"/>
+    <row r="273" x14ac:dyDescent="0.2"/>
+    <row r="274" x14ac:dyDescent="0.2"/>
+    <row r="275" x14ac:dyDescent="0.2"/>
+    <row r="276" x14ac:dyDescent="0.2"/>
+    <row r="277" x14ac:dyDescent="0.2"/>
+    <row r="278" x14ac:dyDescent="0.2"/>
+    <row r="279" x14ac:dyDescent="0.2"/>
+    <row r="280" x14ac:dyDescent="0.2"/>
+    <row r="281" x14ac:dyDescent="0.2"/>
+    <row r="282" x14ac:dyDescent="0.2"/>
+    <row r="283" x14ac:dyDescent="0.2"/>
+    <row r="284" x14ac:dyDescent="0.2"/>
+    <row r="285" x14ac:dyDescent="0.2"/>
+    <row r="286" x14ac:dyDescent="0.2"/>
+    <row r="287" x14ac:dyDescent="0.2"/>
     <row r="288" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="289" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="290" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="291" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="292" hidden="1" x14ac:dyDescent="0.2"/>
-[...24 lines deleted...]
-    <row r="317" x14ac:dyDescent="0.2"/>
+    <row r="292" x14ac:dyDescent="0.2"/>
+    <row r="293" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A15:D15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Sommaire!L1C1" display="SOMMAIRE"/>
     <hyperlink ref="A2" location="Sommaire!L1C1" display="SOMMAIRE"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.19685039370078741" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L329"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L9" sqref="L9"/>
+    <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="F6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A3" sqref="A3"/>
+      <selection pane="topRight" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="23" customWidth="1"/>
     <col min="2" max="5" width="10.7109375" style="24" customWidth="1"/>
     <col min="6" max="9" width="10.7109375" style="51" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="22" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="str">
         <f>'5.01 Notice'!A9</f>
         <v>5.01 Les centres de formation d’apprentis : évolution des effectifs</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="21"/>
     </row>
     <row r="2" spans="1:12" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:12" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="25" t="str">
         <f>'5.01 Notice'!A17</f>
@@ -9507,748 +9910,769 @@
       <c r="A5" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>108</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>268</v>
       </c>
       <c r="I5" s="53" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="J5" s="60" t="s">
-        <v>286</v>
+        <v>284</v>
+      </c>
+      <c r="K5" s="208" t="s">
+        <v>296</v>
       </c>
       <c r="L5" s="22"/>
     </row>
     <row r="6" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="30">
         <v>1007</v>
       </c>
       <c r="C6" s="30">
         <v>972</v>
       </c>
       <c r="D6" s="30">
         <v>872</v>
       </c>
       <c r="E6" s="30">
         <v>957</v>
       </c>
       <c r="F6" s="54">
         <v>943</v>
       </c>
       <c r="G6" s="30">
         <v>966</v>
       </c>
       <c r="H6" s="30">
         <v>1006</v>
       </c>
       <c r="I6" s="30">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="J6" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>-3.1809145129224649E-2</v>
-      </c>
+        <v>-3.5785288270377733E-2</v>
+      </c>
+      <c r="K6" s="206"/>
       <c r="L6" s="22"/>
     </row>
     <row r="7" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="30">
         <v>37</v>
       </c>
       <c r="C7" s="30">
         <v>27</v>
       </c>
       <c r="D7" s="30">
         <v>28</v>
       </c>
       <c r="E7" s="30">
         <v>38</v>
       </c>
       <c r="F7" s="54">
         <v>46</v>
       </c>
       <c r="G7" s="30">
         <v>183</v>
       </c>
       <c r="H7" s="30">
         <v>99</v>
       </c>
       <c r="I7" s="30">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="J7" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>0.31313131313131315</v>
-      </c>
+        <v>0.30303030303030304</v>
+      </c>
+      <c r="K7" s="206"/>
       <c r="L7" s="51"/>
     </row>
     <row r="8" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="32">
         <f>SUBTOTAL(109,B6:B7)</f>
         <v>1044</v>
       </c>
       <c r="C8" s="32">
         <f t="shared" ref="C8:I8" si="0">SUBTOTAL(109,C6:C7)</f>
         <v>999</v>
       </c>
       <c r="D8" s="32">
         <f t="shared" si="0"/>
         <v>900</v>
       </c>
       <c r="E8" s="32">
         <f t="shared" si="0"/>
         <v>995</v>
       </c>
       <c r="F8" s="55">
         <f t="shared" si="0"/>
         <v>989</v>
       </c>
       <c r="G8" s="32">
         <f t="shared" si="0"/>
         <v>1149</v>
       </c>
       <c r="H8" s="32">
         <f t="shared" si="0"/>
         <v>1105</v>
       </c>
       <c r="I8" s="32">
         <f t="shared" si="0"/>
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="J8" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>-9.049773755656109E-4</v>
-      </c>
+        <v>-5.4298642533936649E-3</v>
+      </c>
+      <c r="K8" s="206"/>
     </row>
     <row r="9" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="30">
         <v>182</v>
       </c>
       <c r="C9" s="30">
         <v>176</v>
       </c>
       <c r="D9" s="30">
         <v>180</v>
       </c>
       <c r="E9" s="30">
         <v>193</v>
       </c>
       <c r="F9" s="54">
         <v>173</v>
       </c>
       <c r="G9" s="30">
         <v>224</v>
       </c>
       <c r="H9" s="30">
         <v>235</v>
       </c>
       <c r="I9" s="30">
-        <v>200</v>
+        <v>101</v>
       </c>
       <c r="J9" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>-0.14893617021276595</v>
-      </c>
+        <v>-0.57021276595744685</v>
+      </c>
+      <c r="K9" s="206"/>
     </row>
     <row r="10" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="30">
         <v>117</v>
       </c>
       <c r="C10" s="30">
         <v>132</v>
       </c>
       <c r="D10" s="30">
         <v>123</v>
       </c>
       <c r="E10" s="30">
         <v>152</v>
       </c>
       <c r="F10" s="54">
         <v>167</v>
       </c>
       <c r="G10" s="30">
         <v>157</v>
       </c>
       <c r="H10" s="30">
         <v>163</v>
       </c>
       <c r="I10" s="30">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="J10" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>-3.0674846625766871E-2</v>
-      </c>
+        <v>-3.6809815950920248E-2</v>
+      </c>
+      <c r="K10" s="206"/>
     </row>
     <row r="11" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="30">
         <v>4</v>
       </c>
       <c r="C11" s="30">
         <v>9</v>
       </c>
       <c r="D11" s="30">
         <v>8</v>
       </c>
       <c r="E11" s="30">
         <v>11</v>
       </c>
       <c r="F11" s="54">
         <v>166</v>
       </c>
       <c r="G11" s="30">
         <v>93</v>
       </c>
       <c r="H11" s="30">
         <v>100</v>
       </c>
       <c r="I11" s="30">
-        <v>77</v>
+        <v>166</v>
       </c>
       <c r="J11" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>-0.23</v>
-      </c>
+        <v>0.66</v>
+      </c>
+      <c r="K11" s="206"/>
     </row>
     <row r="12" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="32">
         <f>SUM(B9:B11)</f>
         <v>303</v>
       </c>
       <c r="C12" s="32">
         <f t="shared" ref="C12:I12" si="1">SUM(C9:C11)</f>
         <v>317</v>
       </c>
       <c r="D12" s="32">
         <f t="shared" si="1"/>
         <v>311</v>
       </c>
       <c r="E12" s="32">
         <f t="shared" si="1"/>
         <v>356</v>
       </c>
       <c r="F12" s="55">
         <f t="shared" si="1"/>
         <v>506</v>
       </c>
       <c r="G12" s="32">
         <f t="shared" si="1"/>
         <v>474</v>
       </c>
       <c r="H12" s="32">
         <f t="shared" si="1"/>
         <v>498</v>
       </c>
       <c r="I12" s="32">
         <f t="shared" si="1"/>
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="J12" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>-0.12650602409638553</v>
-      </c>
+        <v>-0.14859437751004015</v>
+      </c>
+      <c r="K12" s="206"/>
     </row>
     <row r="13" spans="1:12" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="30">
         <v>250</v>
       </c>
       <c r="C13" s="30">
         <v>274</v>
       </c>
       <c r="D13" s="30">
         <v>282</v>
       </c>
       <c r="E13" s="30">
         <v>286</v>
       </c>
       <c r="F13" s="54">
         <v>285</v>
       </c>
       <c r="G13" s="30">
         <v>380</v>
       </c>
       <c r="H13" s="30">
         <v>405</v>
       </c>
       <c r="I13" s="30">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="J13" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>-0.1037037037037037</v>
-      </c>
+        <v>-0.12839506172839507</v>
+      </c>
+      <c r="K13" s="206"/>
     </row>
     <row r="14" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="30">
         <v>112</v>
       </c>
       <c r="C14" s="30">
         <v>107</v>
       </c>
       <c r="D14" s="30">
         <v>103</v>
       </c>
       <c r="E14" s="30">
         <v>148</v>
       </c>
       <c r="F14" s="54">
         <v>139</v>
       </c>
       <c r="G14" s="30">
         <v>157</v>
       </c>
       <c r="H14" s="30">
         <v>114</v>
       </c>
       <c r="I14" s="30">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="J14" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>0</v>
-      </c>
+        <v>-8.771929824561403E-3</v>
+      </c>
+      <c r="K14" s="206"/>
     </row>
     <row r="15" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="32">
         <f>SUM(B13:B14)</f>
         <v>362</v>
       </c>
       <c r="C15" s="32">
         <f t="shared" ref="C15:I15" si="2">SUM(C13:C14)</f>
         <v>381</v>
       </c>
       <c r="D15" s="32">
         <f t="shared" si="2"/>
         <v>385</v>
       </c>
       <c r="E15" s="32">
         <f t="shared" si="2"/>
         <v>434</v>
       </c>
       <c r="F15" s="55">
         <f t="shared" si="2"/>
         <v>424</v>
       </c>
       <c r="G15" s="32">
         <f t="shared" si="2"/>
         <v>537</v>
       </c>
       <c r="H15" s="32">
         <f t="shared" si="2"/>
         <v>519</v>
       </c>
       <c r="I15" s="32">
         <f t="shared" si="2"/>
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="J15" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>-8.0924855491329481E-2</v>
-      </c>
+        <v>-0.10211946050096339</v>
+      </c>
+      <c r="K15" s="206"/>
     </row>
     <row r="16" spans="1:12" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="30">
         <v>128</v>
       </c>
       <c r="C16" s="30">
         <v>105</v>
       </c>
       <c r="D16" s="30">
         <v>128</v>
       </c>
       <c r="E16" s="30">
         <v>137</v>
       </c>
       <c r="F16" s="54">
         <v>262</v>
       </c>
       <c r="G16" s="30">
         <v>38</v>
       </c>
       <c r="H16" s="30">
         <v>50</v>
       </c>
       <c r="I16" s="30">
         <v>36</v>
       </c>
       <c r="J16" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
         <v>-0.28000000000000003</v>
       </c>
-    </row>
-    <row r="17" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K16" s="206"/>
+    </row>
+    <row r="17" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="124" t="s">
         <v>110</v>
       </c>
       <c r="B17" s="125"/>
       <c r="C17" s="125"/>
       <c r="D17" s="125"/>
       <c r="E17" s="125"/>
       <c r="F17" s="126"/>
       <c r="G17" s="125">
         <v>208</v>
       </c>
       <c r="H17" s="125">
         <v>196</v>
       </c>
       <c r="I17" s="125">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="J17" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>5.6122448979591837E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.1020408163265307E-2</v>
+      </c>
+      <c r="K17" s="206"/>
+    </row>
+    <row r="18" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="30">
         <v>134</v>
       </c>
       <c r="C18" s="30">
         <v>166</v>
       </c>
       <c r="D18" s="30">
         <v>175</v>
       </c>
       <c r="E18" s="30">
         <v>173</v>
       </c>
       <c r="F18" s="54">
         <v>184</v>
       </c>
       <c r="G18" s="30">
         <v>190</v>
       </c>
       <c r="H18" s="30">
         <v>193</v>
       </c>
       <c r="I18" s="30">
         <v>160</v>
       </c>
       <c r="J18" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
         <v>-0.17098445595854922</v>
       </c>
-    </row>
-    <row r="19" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K18" s="206"/>
+    </row>
+    <row r="19" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="54"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
-      <c r="I19" s="30"/>
+      <c r="I19" s="30">
+        <v>38</v>
+      </c>
       <c r="J19" s="61"/>
-    </row>
-    <row r="20" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K19" s="206"/>
+    </row>
+    <row r="20" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="30">
         <v>10</v>
       </c>
       <c r="C20" s="30">
         <v>20</v>
       </c>
       <c r="D20" s="30">
         <v>21</v>
       </c>
       <c r="E20" s="30">
         <v>47</v>
       </c>
       <c r="F20" s="54">
         <v>10</v>
       </c>
       <c r="G20" s="30">
         <f>164+17</f>
         <v>181</v>
       </c>
       <c r="H20" s="30">
         <v>190</v>
       </c>
       <c r="I20" s="30">
-        <f>16+52+120+39</f>
-        <v>227</v>
+        <v>188</v>
       </c>
       <c r="J20" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>0.19473684210526315</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.0526315789473684E-2</v>
+      </c>
+      <c r="K20" s="206"/>
+    </row>
+    <row r="21" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="32">
         <f>SUM(B16:B20)</f>
         <v>272</v>
       </c>
       <c r="C21" s="32">
         <f t="shared" ref="C21:I21" si="3">SUM(C16:C20)</f>
         <v>291</v>
       </c>
       <c r="D21" s="32">
         <f t="shared" si="3"/>
         <v>324</v>
       </c>
       <c r="E21" s="32">
         <f t="shared" si="3"/>
         <v>357</v>
       </c>
       <c r="F21" s="55">
         <f t="shared" si="3"/>
         <v>456</v>
       </c>
       <c r="G21" s="32">
         <f t="shared" si="3"/>
         <v>617</v>
       </c>
       <c r="H21" s="32">
         <f t="shared" si="3"/>
         <v>629</v>
       </c>
       <c r="I21" s="32">
         <f t="shared" si="3"/>
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="J21" s="61">
         <f>(RSCTabX[[#This Row],[2024-2025]]-RSCTabX[[#This Row],[2023-2024]])/RSCTabX[[#This Row],[2023-2024]]</f>
-        <v>1.589825119236884E-3</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.589825119236884E-3</v>
+      </c>
+      <c r="K21" s="206"/>
+    </row>
+    <row r="22" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="174" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="173">
         <f t="shared" ref="B22:I22" si="4">B8+B12+B15+B21</f>
         <v>1981</v>
       </c>
       <c r="C22" s="173">
         <f t="shared" si="4"/>
         <v>1988</v>
       </c>
       <c r="D22" s="173">
         <f t="shared" si="4"/>
         <v>1920</v>
       </c>
       <c r="E22" s="173">
         <f t="shared" si="4"/>
         <v>2142</v>
       </c>
       <c r="F22" s="173">
         <f t="shared" si="4"/>
         <v>2375</v>
       </c>
       <c r="G22" s="173">
         <f t="shared" si="4"/>
         <v>2777</v>
       </c>
       <c r="H22" s="173">
         <f t="shared" si="4"/>
         <v>2751</v>
       </c>
       <c r="I22" s="173">
         <f t="shared" si="4"/>
-        <v>2646</v>
+        <v>2617</v>
       </c>
       <c r="J22" s="175">
         <f>(RSCTabX[[#Totals],[2024-2025]]-RSCTabX[[#Totals],[2023-2024]])/RSCTabX[[#Totals],[2023-2024]]</f>
-        <v>-3.8167938931297711E-2</v>
-[...3 lines deleted...]
-      <c r="A23" s="193" t="s">
+        <v>-4.8709560159941837E-2</v>
+      </c>
+      <c r="K22" s="207"/>
+    </row>
+    <row r="23" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="193"/>
-[...1 lines deleted...]
-      <c r="D23" s="193"/>
+      <c r="B23" s="194"/>
+      <c r="C23" s="194"/>
+      <c r="D23" s="194"/>
       <c r="E23" s="24"/>
       <c r="F23" s="51"/>
       <c r="G23" s="51"/>
       <c r="H23" s="51"/>
       <c r="I23" s="51"/>
       <c r="J23" s="22"/>
     </row>
-    <row r="24" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="34"/>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="22"/>
     </row>
-    <row r="25" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="123"/>
       <c r="C25" s="123"/>
       <c r="D25" s="123"/>
       <c r="E25" s="123"/>
       <c r="F25" s="123"/>
       <c r="G25" s="123"/>
       <c r="H25" s="123"/>
       <c r="I25" s="123"/>
       <c r="J25" s="22"/>
     </row>
-    <row r="26" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="48" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="51"/>
       <c r="I26" s="51"/>
       <c r="J26" s="22"/>
     </row>
-    <row r="27" spans="1:10" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="39"/>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="51"/>
       <c r="G27" s="51"/>
       <c r="H27" s="51"/>
       <c r="I27" s="51"/>
       <c r="J27" s="22"/>
     </row>
-    <row r="28" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="38"/>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="51"/>
       <c r="I28" s="51"/>
       <c r="J28" s="22"/>
     </row>
-    <row r="29" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="51"/>
       <c r="G29" s="51"/>
       <c r="H29" s="51"/>
       <c r="I29" s="51"/>
       <c r="J29" s="22"/>
     </row>
-    <row r="30" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="23"/>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="51"/>
       <c r="I30" s="51"/>
       <c r="J30" s="22"/>
     </row>
-    <row r="31" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="51"/>
       <c r="G31" s="51"/>
       <c r="H31" s="51"/>
       <c r="I31" s="51"/>
       <c r="J31" s="22"/>
     </row>
-    <row r="32" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="23"/>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="51"/>
       <c r="I32" s="51"/>
       <c r="J32" s="22"/>
     </row>
     <row r="33" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="51"/>
       <c r="G33" s="51"/>
       <c r="H33" s="51"/>
       <c r="I33" s="51"/>
       <c r="J33" s="22"/>
     </row>
     <row r="34" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
@@ -10898,54 +11322,54 @@
     <row r="327" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="328" x14ac:dyDescent="0.2"/>
     <row r="329" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:D23"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.19685039370078741" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="J6:J18 J20" calculatedColumn="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J325"/>
+  <dimension ref="A1:J326"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.42578125" style="23" customWidth="1"/>
     <col min="2" max="5" width="10.7109375" style="24" customWidth="1"/>
     <col min="6" max="8" width="10.7109375" style="22" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="str">
         <f>'5.01 Notice'!A9</f>
         <v>5.01 Les centres de formation d’apprentis : évolution des effectifs</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
     </row>
     <row r="2" spans="1:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:10" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="25" t="str">
@@ -10964,199 +11388,195 @@
       </c>
       <c r="C5" s="28" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>52</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="30">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="C6" s="30">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="44">
         <f>SUM(RSCTabX5[[#This Row],[1re année]:[Cursus 1 an]])</f>
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="H6" s="46">
-        <f>260/G6*100%</f>
-        <v>0.23550724637681159</v>
+        <v>0.23475887170154686</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="30">
-        <v>241</v>
+        <f>198+33</f>
+        <v>231</v>
       </c>
       <c r="C7" s="30">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D7" s="30">
         <v>69</v>
       </c>
       <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="44">
         <f>SUM(RSCTabX5[[#This Row],[1re année]:[Cursus 1 an]])</f>
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="H7" s="46">
-        <f>154/G7*100%</f>
-        <v>0.35402298850574715</v>
+        <v>0.36084905660377359</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="30">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C8" s="30">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="44">
         <f>SUM(RSCTabX5[[#This Row],[1re année]:[Cursus 1 an]])</f>
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="H8" s="46">
-        <f>261/G8*100%</f>
-        <v>0.54716981132075471</v>
+        <v>0.5429184549356223</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="30">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="30">
         <v>105</v>
       </c>
       <c r="D9" s="30">
         <v>149</v>
       </c>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="44">
         <f>SUM(RSCTabX5[[#This Row],[1re année]:[Cursus 1 an]])</f>
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="H9" s="46">
-        <f>243/G9*100%</f>
-        <v>0.56380510440835263</v>
+        <v>0.56511627906976747</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="30">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C10" s="30">
         <v>91</v>
       </c>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="44">
         <f>SUM(RSCTabX5[[#This Row],[1re année]:[Cursus 1 an]])</f>
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="H10" s="46">
-        <f>117/G10*100%</f>
-[...3 lines deleted...]
-    <row r="11" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.58080808080808077</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="174" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="173">
         <f>SUBTOTAL(109,RSCTabX5[1re année])</f>
-        <v>1435</v>
+        <v>1418</v>
       </c>
       <c r="C11" s="173">
         <f>SUBTOTAL(109,RSCTabX5[2e année])</f>
-        <v>993</v>
+        <v>981</v>
       </c>
       <c r="D11" s="173">
         <f>SUBTOTAL(109,RSCTabX5[3e année])</f>
         <v>218</v>
       </c>
       <c r="E11" s="173">
         <f>SUBTOTAL(109,RSCTabX5[4e et 5e année])</f>
         <v>0</v>
       </c>
       <c r="F11" s="173">
         <f>SUBTOTAL(109,RSCTabX5[Cursus 1 an])</f>
         <v>0</v>
       </c>
       <c r="G11" s="173">
         <f>SUM(RSCTabX5[[#Totals],[1re année]:[Cursus 1 an]])</f>
-        <v>2646</v>
+        <v>2617</v>
       </c>
       <c r="H11" s="175">
-        <f>1035/[1]!RSCTabX561[[#Totals],[Total]]</f>
-[...4 lines deleted...]
-      <c r="A12" s="193" t="s">
+        <f>1023/G11</f>
+        <v>0.39090561711883837</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="193"/>
-[...1 lines deleted...]
-      <c r="D12" s="193"/>
+      <c r="B12" s="194"/>
+      <c r="C12" s="194"/>
+      <c r="D12" s="194"/>
       <c r="E12" s="24"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
     </row>
     <row r="13" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="34"/>
       <c r="B13" s="35"/>
       <c r="C13" s="36"/>
       <c r="D13" s="35"/>
       <c r="E13" s="24"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
     </row>
     <row r="14" spans="1:10" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="24"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
@@ -11260,61 +11680,61 @@
       <c r="E24" s="24"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="23"/>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
     </row>
-    <row r="27" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:8" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="23"/>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
     </row>
-    <row r="28" spans="1:8" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
     </row>
     <row r="29" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
     </row>
     <row r="30" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="23"/>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
@@ -11340,61 +11760,61 @@
       <c r="E32" s="24"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
     </row>
     <row r="33" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
     </row>
     <row r="34" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
     </row>
-    <row r="35" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:8" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
     </row>
-    <row r="36" spans="1:8" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
     </row>
     <row r="37" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="22"/>
     </row>
     <row r="38" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
@@ -11420,61 +11840,61 @@
       <c r="E40" s="24"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
     </row>
     <row r="42" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="23"/>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
     </row>
-    <row r="43" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:8" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="22"/>
       <c r="G43" s="22"/>
       <c r="H43" s="22"/>
     </row>
-    <row r="44" spans="1:8" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="23"/>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="24"/>
       <c r="E44" s="24"/>
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
       <c r="H44" s="22"/>
     </row>
     <row r="45" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23"/>
       <c r="B45" s="24"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
       <c r="H45" s="22"/>
     </row>
     <row r="46" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="23"/>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
@@ -11580,61 +12000,61 @@
       <c r="E56" s="24"/>
       <c r="F56" s="22"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
     </row>
     <row r="57" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="23"/>
       <c r="B57" s="24"/>
       <c r="C57" s="24"/>
       <c r="D57" s="24"/>
       <c r="E57" s="24"/>
       <c r="F57" s="22"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
     </row>
     <row r="58" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="24"/>
       <c r="C58" s="24"/>
       <c r="D58" s="24"/>
       <c r="E58" s="24"/>
       <c r="F58" s="22"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
     </row>
-    <row r="59" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:8" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="24"/>
       <c r="C59" s="24"/>
       <c r="D59" s="24"/>
       <c r="E59" s="24"/>
       <c r="F59" s="22"/>
       <c r="G59" s="22"/>
       <c r="H59" s="22"/>
     </row>
-    <row r="60" spans="1:8" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="24"/>
       <c r="C60" s="24"/>
       <c r="D60" s="24"/>
       <c r="E60" s="24"/>
       <c r="F60" s="22"/>
       <c r="G60" s="22"/>
       <c r="H60" s="22"/>
     </row>
     <row r="61" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="24"/>
       <c r="C61" s="24"/>
       <c r="D61" s="24"/>
       <c r="E61" s="24"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
     </row>
     <row r="62" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="23"/>
       <c r="B62" s="24"/>
       <c r="C62" s="24"/>
       <c r="D62" s="24"/>
       <c r="E62" s="24"/>
@@ -11650,60 +12070,51 @@
       <c r="E63" s="24"/>
       <c r="F63" s="22"/>
       <c r="G63" s="22"/>
       <c r="H63" s="22"/>
     </row>
     <row r="64" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23"/>
       <c r="B64" s="24"/>
       <c r="C64" s="24"/>
       <c r="D64" s="24"/>
       <c r="E64" s="24"/>
       <c r="F64" s="22"/>
       <c r="G64" s="22"/>
       <c r="H64" s="22"/>
     </row>
     <row r="65" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23"/>
       <c r="B65" s="24"/>
       <c r="C65" s="24"/>
       <c r="D65" s="24"/>
       <c r="E65" s="24"/>
       <c r="F65" s="22"/>
       <c r="G65" s="22"/>
       <c r="H65" s="22"/>
     </row>
-    <row r="66" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    </row>
+    <row r="66" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="67" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="68" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="69" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="70" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="71" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="72" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="73" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="74" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="75" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="76" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="77" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="78" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="79" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="80" spans="1:8" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="81" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="82" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="83" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="84" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="85" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="86" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="87" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="88" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="89" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="90" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="91" hidden="1" x14ac:dyDescent="0.2"/>
@@ -11754,51 +12165,51 @@
     <row r="136" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="137" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="138" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="139" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="140" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="141" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="142" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="143" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="144" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="145" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="146" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="147" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="148" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="149" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="150" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="151" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="152" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="153" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="154" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="155" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="156" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="157" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="158" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="159" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="160" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="161" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="161" x14ac:dyDescent="0.2"/>
     <row r="162" x14ac:dyDescent="0.2"/>
     <row r="163" x14ac:dyDescent="0.2"/>
     <row r="164" x14ac:dyDescent="0.2"/>
     <row r="165" x14ac:dyDescent="0.2"/>
     <row r="166" x14ac:dyDescent="0.2"/>
     <row r="167" x14ac:dyDescent="0.2"/>
     <row r="168" x14ac:dyDescent="0.2"/>
     <row r="169" x14ac:dyDescent="0.2"/>
     <row r="170" x14ac:dyDescent="0.2"/>
     <row r="171" x14ac:dyDescent="0.2"/>
     <row r="172" x14ac:dyDescent="0.2"/>
     <row r="173" x14ac:dyDescent="0.2"/>
     <row r="174" x14ac:dyDescent="0.2"/>
     <row r="175" x14ac:dyDescent="0.2"/>
     <row r="176" x14ac:dyDescent="0.2"/>
     <row r="177" x14ac:dyDescent="0.2"/>
     <row r="178" x14ac:dyDescent="0.2"/>
     <row r="179" x14ac:dyDescent="0.2"/>
     <row r="180" x14ac:dyDescent="0.2"/>
     <row r="181" x14ac:dyDescent="0.2"/>
     <row r="182" x14ac:dyDescent="0.2"/>
     <row r="183" x14ac:dyDescent="0.2"/>
     <row r="184" x14ac:dyDescent="0.2"/>
     <row r="185" x14ac:dyDescent="0.2"/>
     <row r="186" x14ac:dyDescent="0.2"/>
@@ -11838,51 +12249,51 @@
     <row r="220" x14ac:dyDescent="0.2"/>
     <row r="221" x14ac:dyDescent="0.2"/>
     <row r="222" x14ac:dyDescent="0.2"/>
     <row r="223" x14ac:dyDescent="0.2"/>
     <row r="224" x14ac:dyDescent="0.2"/>
     <row r="225" x14ac:dyDescent="0.2"/>
     <row r="226" x14ac:dyDescent="0.2"/>
     <row r="227" x14ac:dyDescent="0.2"/>
     <row r="228" x14ac:dyDescent="0.2"/>
     <row r="229" x14ac:dyDescent="0.2"/>
     <row r="230" x14ac:dyDescent="0.2"/>
     <row r="231" x14ac:dyDescent="0.2"/>
     <row r="232" x14ac:dyDescent="0.2"/>
     <row r="233" x14ac:dyDescent="0.2"/>
     <row r="234" x14ac:dyDescent="0.2"/>
     <row r="235" x14ac:dyDescent="0.2"/>
     <row r="236" x14ac:dyDescent="0.2"/>
     <row r="237" x14ac:dyDescent="0.2"/>
     <row r="238" x14ac:dyDescent="0.2"/>
     <row r="239" x14ac:dyDescent="0.2"/>
     <row r="240" x14ac:dyDescent="0.2"/>
     <row r="241" x14ac:dyDescent="0.2"/>
     <row r="242" x14ac:dyDescent="0.2"/>
     <row r="243" x14ac:dyDescent="0.2"/>
     <row r="244" x14ac:dyDescent="0.2"/>
-    <row r="245" x14ac:dyDescent="0.2"/>
+    <row r="245" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="246" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="247" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="248" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="249" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="250" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="251" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="252" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="253" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="254" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="255" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="256" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="257" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="258" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="259" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="260" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="261" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="262" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="263" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="264" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="265" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="266" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="267" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="268" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="269" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="270" hidden="1" x14ac:dyDescent="0.2"/>
@@ -11917,433 +12328,434 @@
     <row r="299" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="300" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="301" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="302" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="303" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="304" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="305" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="306" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="307" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="308" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="309" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="310" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="311" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="312" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="313" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="314" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="315" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="316" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="317" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="318" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="319" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="320" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="321" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="322" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="323" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="324" hidden="1" x14ac:dyDescent="0.2"/>
-    <row r="325" x14ac:dyDescent="0.2"/>
+    <row r="324" x14ac:dyDescent="0.2"/>
+    <row r="325" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="326" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:D12"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.19685039370078741" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K348"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="B6" sqref="B6:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" style="24" customWidth="1"/>
     <col min="3" max="3" width="18" style="24" customWidth="1"/>
     <col min="4" max="4" width="19.140625" style="24" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="24" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="22" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="57" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="str">
         <f>'5.01 Notice'!A9</f>
         <v>5.01 Les centres de formation d’apprentis : évolution des effectifs</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
     </row>
     <row r="2" spans="1:11" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:11" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="25" t="str">
         <f>'5.01 Notice'!A19</f>
         <v>[4] Taux de scolarisation par âge en apprentissage</v>
       </c>
       <c r="H3" s="58"/>
       <c r="K3" s="27"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:11" s="27" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B5" s="149" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C5" s="149" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D5" s="149" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="H5" s="59"/>
     </row>
     <row r="6" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B6" s="30">
         <v>115</v>
       </c>
       <c r="C6" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>4.3461829176114887E-2</v>
-[...1 lines deleted...]
-      <c r="D6" s="177">
+        <v>4.3943446694688575E-2</v>
+      </c>
+      <c r="D6" s="191">
         <v>4.1075972373682296E-2</v>
       </c>
       <c r="G6" s="56"/>
       <c r="H6" s="59"/>
     </row>
     <row r="7" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="30">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C7" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>8.1632653061224483E-2</v>
-[...1 lines deleted...]
-      <c r="D7" s="177">
+        <v>8.2155139472678634E-2</v>
+      </c>
+      <c r="D7" s="191">
         <v>8.7241003271537623E-2</v>
       </c>
       <c r="G7" s="56"/>
       <c r="H7" s="59"/>
     </row>
     <row r="8" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="30">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C8" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>0.10090702947845805</v>
-[...1 lines deleted...]
-      <c r="D8" s="177">
+        <v>0.10164310278945357</v>
+      </c>
+      <c r="D8" s="191">
         <v>8.7241003271537623E-2</v>
       </c>
       <c r="G8" s="56"/>
       <c r="H8" s="59"/>
     </row>
     <row r="9" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="30">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C9" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>0.11980347694633409</v>
-[...1 lines deleted...]
-      <c r="D9" s="177">
+        <v>0.12074894917844861</v>
+      </c>
+      <c r="D9" s="191">
         <v>0.13304252998909488</v>
       </c>
       <c r="G9" s="56"/>
       <c r="H9" s="59"/>
     </row>
     <row r="10" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="30">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="C10" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>0.15532879818594103</v>
-[...1 lines deleted...]
-      <c r="D10" s="177">
+        <v>0.15246465418418037</v>
+      </c>
+      <c r="D10" s="191">
         <v>0.15267175572519084</v>
       </c>
       <c r="G10" s="56"/>
       <c r="H10" s="59"/>
     </row>
     <row r="11" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="30">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C11" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>0.14852607709750568</v>
-[...1 lines deleted...]
-      <c r="D11" s="177">
+        <v>0.14902560183416125</v>
+      </c>
+      <c r="D11" s="191">
         <v>0.1217739003998546</v>
       </c>
       <c r="G11" s="56"/>
       <c r="H11" s="59"/>
     </row>
     <row r="12" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="30">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C12" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>9.0702947845804988E-2</v>
-[...1 lines deleted...]
-      <c r="D12" s="177">
+        <v>9.0179594956056555E-2</v>
+      </c>
+      <c r="D12" s="191">
         <v>9.8873137041075976E-2</v>
       </c>
       <c r="G12" s="56"/>
       <c r="H12" s="59"/>
     </row>
     <row r="13" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="30">
         <v>206</v>
       </c>
       <c r="C13" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>7.7853363567649284E-2</v>
-[...1 lines deleted...]
-      <c r="D13" s="177">
+        <v>7.8716087122659539E-2</v>
+      </c>
+      <c r="D13" s="191">
         <v>7.1973827699018542E-2</v>
       </c>
       <c r="G13" s="56"/>
       <c r="H13" s="59"/>
     </row>
     <row r="14" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="30">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C14" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>4.7241118669690101E-2</v>
-[...1 lines deleted...]
-      <c r="D14" s="177">
+        <v>4.6618265189147877E-2</v>
+      </c>
+      <c r="D14" s="191">
         <v>5.6706652126499453E-2</v>
       </c>
       <c r="G14" s="56"/>
       <c r="H14" s="59"/>
     </row>
     <row r="15" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="30">
         <v>81</v>
       </c>
       <c r="C15" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>3.0612244897959183E-2</v>
-[...1 lines deleted...]
-      <c r="D15" s="177">
+        <v>3.0951471150171952E-2</v>
+      </c>
+      <c r="D15" s="191">
         <v>3.3078880407124679E-2</v>
       </c>
       <c r="G15" s="56"/>
       <c r="H15" s="59"/>
     </row>
     <row r="16" spans="1:11" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="30">
         <v>56</v>
       </c>
       <c r="C16" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>2.1164021164021163E-2</v>
-[...1 lines deleted...]
-      <c r="D16" s="177">
+        <v>2.1398547955674436E-2</v>
+      </c>
+      <c r="D16" s="191">
         <v>2.6172300981461286E-2</v>
       </c>
       <c r="G16" s="56"/>
       <c r="H16" s="59"/>
     </row>
     <row r="17" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="30">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C17" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>1.5117157974300832E-2</v>
-[...1 lines deleted...]
-      <c r="D17" s="177">
+        <v>1.4520443255636225E-2</v>
+      </c>
+      <c r="D17" s="191">
         <v>1.8538713195201745E-2</v>
       </c>
       <c r="G17" s="56"/>
       <c r="H17" s="59"/>
     </row>
     <row r="18" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="30">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C18" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>1.2849584278155708E-2</v>
-[...1 lines deleted...]
-      <c r="D18" s="177">
+        <v>1.2609858616736722E-2</v>
+      </c>
+      <c r="D18" s="191">
         <v>1.3813158851326791E-2</v>
       </c>
       <c r="G18" s="56"/>
       <c r="H18" s="59"/>
     </row>
     <row r="19" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="30">
         <v>27</v>
       </c>
       <c r="C19" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>1.020408163265306E-2</v>
-[...1 lines deleted...]
-      <c r="D19" s="177">
+        <v>1.0317157050057318E-2</v>
+      </c>
+      <c r="D19" s="191">
         <v>1.2722646310432569E-2</v>
       </c>
       <c r="G19" s="56"/>
       <c r="H19" s="59"/>
     </row>
     <row r="20" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="30">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C20" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>9.0702947845804991E-3</v>
-[...1 lines deleted...]
-      <c r="D20" s="177">
+        <v>8.7886893389377153E-3</v>
+      </c>
+      <c r="D20" s="191">
         <v>1.2359142130134497E-2</v>
       </c>
       <c r="G20" s="56"/>
       <c r="H20" s="59"/>
     </row>
     <row r="21" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="30">
         <v>94</v>
       </c>
       <c r="C21" s="127">
         <f>+RSCTabX56[[#This Row],[Effectifs 2024-2025]]/RSCTabX56[[#Totals],[Effectifs 2024-2025]]</f>
-        <v>3.5525321239606951E-2</v>
-[...1 lines deleted...]
-      <c r="D21" s="177">
+        <v>3.5918991211310661E-2</v>
+      </c>
+      <c r="D21" s="191">
         <v>3.271537622682661E-2</v>
       </c>
       <c r="G21" s="56"/>
       <c r="H21" s="59"/>
     </row>
     <row r="22" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="174" t="s">
         <v>105</v>
       </c>
       <c r="B22" s="173">
         <f>SUM(B6:B21)</f>
-        <v>2646</v>
+        <v>2617</v>
       </c>
       <c r="C22" s="176">
         <f>SUM(C6:C21)</f>
         <v>1</v>
       </c>
-      <c r="D22" s="175">
+      <c r="D22" s="192">
         <f>SUM(D6:D21)</f>
         <v>1</v>
       </c>
       <c r="G22" s="56"/>
       <c r="H22" s="59"/>
     </row>
     <row r="23" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="23"/>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
       <c r="E23" s="24"/>
       <c r="F23" s="22"/>
       <c r="G23" s="51"/>
       <c r="H23" s="57"/>
     </row>
     <row r="24" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="193" t="s">
+      <c r="A24" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="193"/>
-[...1 lines deleted...]
-      <c r="D24" s="193"/>
+      <c r="B24" s="194"/>
+      <c r="C24" s="194"/>
+      <c r="D24" s="194"/>
       <c r="E24" s="24"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="57"/>
     </row>
     <row r="25" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="50"/>
       <c r="B25" s="49"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="24"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="57"/>
     </row>
     <row r="26" spans="1:8" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="34"/>
       <c r="B26" s="35"/>
       <c r="C26" s="36"/>
       <c r="D26" s="35"/>
       <c r="E26" s="24"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="57"/>
     </row>
@@ -15960,143 +16372,143 @@
     <row r="345" spans="2:11" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="346" spans="2:11" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="347" spans="2:11" x14ac:dyDescent="0.2"/>
     <row r="348" spans="2:11" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:D24"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.19685039370078741" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y55"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A49" sqref="A49:J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42" style="68" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="68" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="69" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="69" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="68" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="69" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="69" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="68" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="67" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="67" customWidth="1"/>
     <col min="11" max="11" width="4.28515625" style="62" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="62" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8" style="62" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="62" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.28515625" style="62" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="62" customWidth="1"/>
     <col min="18" max="18" width="6.5703125" style="62" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" style="62" customWidth="1"/>
     <col min="20" max="20" width="6.28515625" style="62" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" style="62" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="62" customWidth="1"/>
     <col min="23" max="23" width="4.28515625" style="62" customWidth="1"/>
     <col min="24" max="16384" width="11.42578125" style="62"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="17.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="str">
         <f>'5.01 Notice'!A9</f>
         <v>5.01 Les centres de formation d’apprentis : évolution des effectifs</v>
       </c>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
     </row>
     <row r="2" spans="1:25" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="G2" s="68"/>
       <c r="H2" s="76"/>
       <c r="I2" s="64"/>
       <c r="J2" s="68"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="130" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B3" s="129"/>
       <c r="C3" s="129"/>
       <c r="D3" s="129"/>
       <c r="E3" s="129"/>
       <c r="F3" s="129"/>
       <c r="G3" s="129"/>
       <c r="H3" s="76"/>
       <c r="I3" s="68"/>
       <c r="J3" s="68"/>
     </row>
     <row r="4" spans="1:25" s="77" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="68"/>
       <c r="B4" s="68"/>
       <c r="C4" s="69"/>
       <c r="D4" s="69"/>
       <c r="E4" s="68"/>
       <c r="F4" s="69"/>
       <c r="G4" s="69"/>
       <c r="H4" s="68"/>
       <c r="I4" s="67"/>
       <c r="J4" s="67"/>
     </row>
     <row r="5" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="202" t="s">
+      <c r="A5" s="203" t="s">
         <v>103</v>
       </c>
-      <c r="B5" s="197" t="s">
+      <c r="B5" s="198" t="s">
         <v>102</v>
       </c>
-      <c r="C5" s="198"/>
-[...1 lines deleted...]
-      <c r="E5" s="197" t="s">
+      <c r="C5" s="199"/>
+      <c r="D5" s="200"/>
+      <c r="E5" s="198" t="s">
         <v>101</v>
       </c>
-      <c r="F5" s="198"/>
-[...1 lines deleted...]
-      <c r="H5" s="201" t="s">
+      <c r="F5" s="199"/>
+      <c r="G5" s="200"/>
+      <c r="H5" s="202" t="s">
         <v>100</v>
       </c>
-      <c r="I5" s="198"/>
-      <c r="J5" s="199"/>
+      <c r="I5" s="199"/>
+      <c r="J5" s="200"/>
     </row>
     <row r="6" spans="1:25" s="78" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A6" s="203"/>
+      <c r="A6" s="204"/>
       <c r="B6" s="115" t="s">
         <v>93</v>
       </c>
       <c r="C6" s="116" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="117" t="s">
         <v>92</v>
       </c>
       <c r="E6" s="115" t="s">
         <v>93</v>
       </c>
       <c r="F6" s="116" t="s">
         <v>56</v>
       </c>
       <c r="G6" s="117" t="s">
         <v>92</v>
       </c>
       <c r="H6" s="118" t="s">
         <v>93</v>
       </c>
       <c r="I6" s="116" t="s">
         <v>56</v>
       </c>
       <c r="J6" s="117" t="s">
@@ -16193,1456 +16605,1456 @@
       <c r="L10" s="71"/>
       <c r="M10" s="69"/>
       <c r="N10" s="69"/>
       <c r="O10" s="69"/>
       <c r="P10" s="69"/>
       <c r="Q10" s="69"/>
       <c r="R10" s="69"/>
       <c r="S10" s="69"/>
       <c r="T10" s="69"/>
       <c r="U10" s="69"/>
       <c r="V10" s="69"/>
       <c r="W10" s="69"/>
       <c r="X10" s="69"/>
       <c r="Y10" s="69"/>
     </row>
     <row r="11" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="99" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="105"/>
       <c r="C11" s="63"/>
       <c r="D11" s="94"/>
       <c r="E11" s="105"/>
       <c r="F11" s="63"/>
       <c r="G11" s="92"/>
-      <c r="H11" s="185">
+      <c r="H11" s="184">
         <v>4</v>
       </c>
-      <c r="I11" s="183">
+      <c r="I11" s="182">
         <v>0</v>
       </c>
       <c r="J11" s="95">
         <f t="shared" ref="J11:J23" si="0">+H11/$H$24*100</f>
-        <v>0.83857442348008393</v>
+        <v>0.85836909871244638</v>
       </c>
       <c r="L11" s="68"/>
       <c r="M11" s="68"/>
       <c r="N11" s="68"/>
       <c r="O11" s="68"/>
       <c r="P11" s="68"/>
       <c r="Q11" s="68"/>
       <c r="R11" s="68"/>
       <c r="S11" s="68"/>
       <c r="T11" s="68"/>
       <c r="U11" s="68"/>
       <c r="V11" s="68"/>
       <c r="W11" s="68"/>
       <c r="X11" s="68"/>
       <c r="Y11" s="68"/>
     </row>
     <row r="12" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="99" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="105"/>
       <c r="C12" s="63"/>
       <c r="D12" s="92"/>
       <c r="E12" s="105"/>
       <c r="F12" s="63"/>
       <c r="G12" s="92"/>
-      <c r="H12" s="185"/>
-      <c r="I12" s="183"/>
+      <c r="H12" s="184"/>
+      <c r="I12" s="182"/>
       <c r="J12" s="92"/>
       <c r="L12" s="68"/>
       <c r="M12" s="68"/>
       <c r="N12" s="68"/>
       <c r="O12" s="68"/>
       <c r="P12" s="68"/>
       <c r="Q12" s="68"/>
       <c r="R12" s="68"/>
       <c r="S12" s="68"/>
       <c r="T12" s="68"/>
       <c r="U12" s="68"/>
       <c r="V12" s="68"/>
       <c r="W12" s="68"/>
       <c r="X12" s="68"/>
       <c r="Y12" s="68"/>
     </row>
     <row r="13" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="99" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="105">
         <v>249</v>
       </c>
-      <c r="C13" s="180">
+      <c r="C13" s="179">
         <f>49/B13*100</f>
         <v>19.678714859437751</v>
       </c>
       <c r="D13" s="92">
         <f>+B13/$B$24*100</f>
-        <v>22.554347826086957</v>
+        <v>22.656960873521385</v>
       </c>
       <c r="E13" s="105">
         <v>40</v>
       </c>
       <c r="F13" s="63">
         <f>6/E13*100</f>
         <v>15</v>
       </c>
       <c r="G13" s="92">
         <f t="shared" ref="G13:G23" si="1">+E13/$E$24*100</f>
-        <v>9.1954022988505741</v>
-[...1 lines deleted...]
-      <c r="H13" s="185">
+        <v>9.433962264150944</v>
+      </c>
+      <c r="H13" s="184">
         <v>9</v>
       </c>
-      <c r="I13" s="180">
+      <c r="I13" s="179">
         <f>7/H13*100</f>
         <v>77.777777777777786</v>
       </c>
       <c r="J13" s="92">
         <f>+H13/$H$24*100</f>
-        <v>1.8867924528301887</v>
+        <v>1.9313304721030045</v>
       </c>
       <c r="L13" s="68"/>
       <c r="M13" s="68"/>
       <c r="N13" s="68"/>
       <c r="O13" s="68"/>
       <c r="P13" s="68"/>
       <c r="Q13" s="68"/>
       <c r="R13" s="68"/>
       <c r="S13" s="68"/>
       <c r="T13" s="68"/>
       <c r="U13" s="68"/>
       <c r="V13" s="68"/>
       <c r="W13" s="68"/>
       <c r="X13" s="68"/>
       <c r="Y13" s="68"/>
     </row>
     <row r="14" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="99" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="105">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="C14" s="180">
+        <v>238</v>
+      </c>
+      <c r="C14" s="179">
         <f>2/B14*100</f>
-        <v>0.82987551867219922</v>
+        <v>0.84033613445378152</v>
       </c>
       <c r="D14" s="92">
         <f t="shared" ref="D14:D23" si="2">+B14/$B$24*100</f>
-        <v>21.829710144927535</v>
+        <v>21.656050955414013</v>
       </c>
       <c r="E14" s="105">
         <v>18</v>
       </c>
       <c r="F14" s="63">
         <f>0/E14*100</f>
         <v>0</v>
       </c>
       <c r="G14" s="92">
         <f t="shared" si="1"/>
-        <v>4.1379310344827589</v>
-[...2 lines deleted...]
-      <c r="I14" s="183"/>
+        <v>4.2452830188679247</v>
+      </c>
+      <c r="H14" s="184"/>
+      <c r="I14" s="182"/>
       <c r="J14" s="92"/>
       <c r="L14" s="68"/>
       <c r="M14" s="68"/>
       <c r="N14" s="68"/>
       <c r="O14" s="68"/>
       <c r="P14" s="68"/>
       <c r="Q14" s="68"/>
       <c r="R14" s="68"/>
       <c r="S14" s="68"/>
       <c r="T14" s="68"/>
       <c r="U14" s="68"/>
       <c r="V14" s="68"/>
       <c r="W14" s="68"/>
       <c r="X14" s="68"/>
       <c r="Y14" s="68"/>
     </row>
     <row r="15" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="99" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="105"/>
-      <c r="C15" s="180"/>
+      <c r="C15" s="179"/>
       <c r="D15" s="92"/>
       <c r="E15" s="105"/>
       <c r="F15" s="63"/>
       <c r="G15" s="92"/>
-      <c r="H15" s="185"/>
-      <c r="I15" s="183"/>
+      <c r="H15" s="184"/>
+      <c r="I15" s="182"/>
       <c r="J15" s="92"/>
       <c r="L15" s="68"/>
       <c r="M15" s="68"/>
       <c r="N15" s="68"/>
       <c r="O15" s="68"/>
       <c r="P15" s="68"/>
       <c r="Q15" s="68"/>
       <c r="R15" s="68"/>
       <c r="S15" s="68"/>
       <c r="T15" s="68"/>
       <c r="U15" s="68"/>
       <c r="V15" s="68"/>
       <c r="W15" s="68"/>
       <c r="X15" s="68"/>
       <c r="Y15" s="68"/>
     </row>
     <row r="16" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="99" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="105">
         <v>291</v>
       </c>
-      <c r="C16" s="180">
+      <c r="C16" s="179">
         <f>6/B16*100</f>
         <v>2.0618556701030926</v>
       </c>
       <c r="D16" s="92">
         <f t="shared" si="2"/>
-        <v>26.358695652173914</v>
+        <v>26.478616924476796</v>
       </c>
       <c r="E16" s="105">
         <v>102</v>
       </c>
       <c r="F16" s="63">
         <f>1/E16*100</f>
         <v>0.98039215686274506</v>
       </c>
       <c r="G16" s="92">
         <f t="shared" si="1"/>
-        <v>23.448275862068964</v>
-[...1 lines deleted...]
-      <c r="H16" s="185">
+        <v>24.056603773584907</v>
+      </c>
+      <c r="H16" s="184">
         <v>31</v>
       </c>
-      <c r="I16" s="183">
+      <c r="I16" s="182">
         <v>0</v>
       </c>
       <c r="J16" s="92">
         <f t="shared" si="0"/>
-        <v>6.498951781970649</v>
+        <v>6.6523605150214591</v>
       </c>
       <c r="L16" s="68"/>
       <c r="M16" s="68"/>
       <c r="N16" s="68"/>
       <c r="O16" s="68"/>
       <c r="P16" s="68"/>
       <c r="Q16" s="68"/>
       <c r="R16" s="68"/>
       <c r="S16" s="68"/>
       <c r="T16" s="68"/>
       <c r="U16" s="68"/>
       <c r="V16" s="68"/>
       <c r="W16" s="68"/>
       <c r="X16" s="68"/>
       <c r="Y16" s="68"/>
     </row>
     <row r="17" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="100" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="104">
         <f>SUM(B11:B16)</f>
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="C17" s="181">
+        <v>778</v>
+      </c>
+      <c r="C17" s="180">
         <f>57/B17*100</f>
-        <v>7.2983354673495526</v>
+        <v>7.3264781491002573</v>
       </c>
       <c r="D17" s="95">
         <f t="shared" si="2"/>
-        <v>70.742753623188406</v>
+        <v>70.791628753412198</v>
       </c>
       <c r="E17" s="112">
         <f>SUM(E11:E16)</f>
         <v>160</v>
       </c>
       <c r="F17" s="88">
         <f>7/E17*100</f>
         <v>4.375</v>
       </c>
       <c r="G17" s="95">
         <f t="shared" si="1"/>
-        <v>36.781609195402297</v>
+        <v>37.735849056603776</v>
       </c>
       <c r="H17" s="89">
         <f>SUM(H11:H16)</f>
         <v>44</v>
       </c>
-      <c r="I17" s="186">
+      <c r="I17" s="185">
         <f>7/H17*100</f>
         <v>15.909090909090908</v>
       </c>
       <c r="J17" s="95">
         <f t="shared" si="0"/>
-        <v>9.2243186582809216</v>
+        <v>9.4420600858369106</v>
       </c>
       <c r="L17" s="71"/>
       <c r="M17" s="69"/>
       <c r="N17" s="69"/>
       <c r="O17" s="69"/>
       <c r="P17" s="69"/>
       <c r="Q17" s="69"/>
       <c r="R17" s="69"/>
       <c r="S17" s="69"/>
       <c r="T17" s="69"/>
       <c r="U17" s="69"/>
       <c r="V17" s="69"/>
       <c r="W17" s="69"/>
       <c r="X17" s="69"/>
       <c r="Y17" s="69"/>
     </row>
     <row r="18" spans="1:25" s="77" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="99" t="s">
         <v>80</v>
       </c>
       <c r="B18" s="103"/>
-      <c r="C18" s="182"/>
+      <c r="C18" s="181"/>
       <c r="D18" s="106"/>
       <c r="E18" s="105">
         <v>26</v>
       </c>
       <c r="F18" s="72">
         <f>17/E18*100</f>
         <v>65.384615384615387</v>
       </c>
       <c r="G18" s="113">
         <f t="shared" si="1"/>
-        <v>5.9770114942528734</v>
+        <v>6.132075471698113</v>
       </c>
       <c r="H18" s="109"/>
       <c r="I18" s="72"/>
       <c r="J18" s="94"/>
       <c r="L18" s="68"/>
       <c r="M18" s="71"/>
       <c r="N18" s="71"/>
       <c r="O18" s="71"/>
       <c r="P18" s="71"/>
       <c r="Q18" s="71"/>
       <c r="R18" s="71"/>
       <c r="S18" s="71"/>
       <c r="T18" s="71"/>
       <c r="U18" s="71"/>
       <c r="V18" s="71"/>
       <c r="W18" s="71"/>
       <c r="X18" s="71"/>
       <c r="Y18" s="71"/>
     </row>
     <row r="19" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="99" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="105">
         <v>72</v>
       </c>
-      <c r="C19" s="180">
+      <c r="C19" s="179">
         <f>37/B19*100</f>
         <v>51.388888888888886</v>
       </c>
       <c r="D19" s="92">
         <f t="shared" si="2"/>
-        <v>6.5217391304347823</v>
+        <v>6.5514103730664246</v>
       </c>
       <c r="E19" s="105">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F19" s="63">
         <f>15/E19*100</f>
-        <v>34.883720930232556</v>
+        <v>35.714285714285715</v>
       </c>
       <c r="G19" s="92">
         <f t="shared" si="1"/>
-        <v>9.8850574712643677</v>
-[...4 lines deleted...]
-      <c r="I19" s="180">
+        <v>9.9056603773584904</v>
+      </c>
+      <c r="H19" s="186">
+        <v>338</v>
+      </c>
+      <c r="I19" s="179">
         <f>189/H19*100</f>
-        <v>54.310344827586206</v>
+        <v>55.917159763313606</v>
       </c>
       <c r="J19" s="92">
         <f t="shared" si="0"/>
-        <v>72.95597484276729</v>
+        <v>72.532188841201716</v>
       </c>
       <c r="L19" s="68"/>
       <c r="M19" s="68"/>
       <c r="N19" s="68"/>
       <c r="O19" s="68"/>
       <c r="P19" s="68"/>
       <c r="Q19" s="68"/>
       <c r="R19" s="68"/>
       <c r="S19" s="68"/>
       <c r="T19" s="68"/>
       <c r="U19" s="68"/>
       <c r="V19" s="68"/>
       <c r="W19" s="68"/>
       <c r="X19" s="68"/>
       <c r="Y19" s="68"/>
     </row>
     <row r="20" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="99" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="105"/>
-      <c r="C20" s="180"/>
+      <c r="C20" s="179"/>
       <c r="D20" s="92"/>
       <c r="E20" s="105">
         <v>5</v>
       </c>
       <c r="F20" s="63">
         <f>5/E20*100</f>
         <v>100</v>
       </c>
       <c r="G20" s="92">
         <f t="shared" si="1"/>
-        <v>1.1494252873563218</v>
-[...1 lines deleted...]
-      <c r="H20" s="187">
+        <v>1.179245283018868</v>
+      </c>
+      <c r="H20" s="186">
         <v>16</v>
       </c>
-      <c r="I20" s="180">
+      <c r="I20" s="179">
         <f>11/H20*100</f>
         <v>68.75</v>
       </c>
       <c r="J20" s="92">
         <f>+H20/$H$24*100</f>
-        <v>3.3542976939203357</v>
+        <v>3.4334763948497855</v>
       </c>
       <c r="L20" s="68"/>
       <c r="M20" s="68"/>
       <c r="N20" s="68"/>
       <c r="O20" s="68"/>
       <c r="P20" s="68"/>
       <c r="Q20" s="68"/>
       <c r="R20" s="68"/>
       <c r="S20" s="68"/>
       <c r="T20" s="68"/>
       <c r="U20" s="68"/>
       <c r="V20" s="68"/>
       <c r="W20" s="68"/>
       <c r="X20" s="68"/>
       <c r="Y20" s="68"/>
     </row>
     <row r="21" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="99" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="105">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="C21" s="180">
+        <v>249</v>
+      </c>
+      <c r="C21" s="179">
         <f>166/B21*100</f>
-        <v>66.135458167330668</v>
+        <v>66.666666666666657</v>
       </c>
       <c r="D21" s="92">
         <f t="shared" si="2"/>
-        <v>22.735507246376812</v>
+        <v>22.656960873521385</v>
       </c>
       <c r="E21" s="114">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="F21" s="63">
         <f>110/E21*100</f>
-        <v>54.726368159203972</v>
+        <v>57.591623036649217</v>
       </c>
       <c r="G21" s="92">
         <f t="shared" si="1"/>
-        <v>46.206896551724135</v>
-[...4 lines deleted...]
-      <c r="I21" s="180">
+        <v>45.047169811320757</v>
+      </c>
+      <c r="H21" s="186">
+        <v>68</v>
+      </c>
+      <c r="I21" s="179">
         <f>54/H21*100</f>
-        <v>78.260869565217391</v>
+        <v>79.411764705882348</v>
       </c>
       <c r="J21" s="92">
         <f t="shared" si="0"/>
-        <v>14.465408805031446</v>
+        <v>14.592274678111588</v>
       </c>
       <c r="L21" s="68"/>
       <c r="M21" s="68"/>
       <c r="N21" s="68"/>
       <c r="O21" s="68"/>
       <c r="P21" s="68"/>
       <c r="Q21" s="68"/>
       <c r="R21" s="68"/>
       <c r="S21" s="68"/>
       <c r="T21" s="68"/>
       <c r="U21" s="68"/>
       <c r="V21" s="68"/>
       <c r="W21" s="68"/>
       <c r="X21" s="68"/>
       <c r="Y21" s="68"/>
     </row>
     <row r="22" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="99" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="105"/>
-      <c r="C22" s="183"/>
+      <c r="C22" s="182"/>
       <c r="D22" s="92"/>
       <c r="E22" s="114"/>
       <c r="F22" s="63"/>
       <c r="G22" s="92"/>
       <c r="H22" s="74"/>
       <c r="I22" s="63"/>
       <c r="J22" s="92"/>
       <c r="L22" s="68"/>
       <c r="M22" s="68"/>
       <c r="N22" s="68"/>
       <c r="O22" s="68"/>
       <c r="P22" s="68"/>
       <c r="Q22" s="68"/>
       <c r="R22" s="68"/>
       <c r="S22" s="68"/>
       <c r="T22" s="68"/>
       <c r="U22" s="68"/>
       <c r="V22" s="68"/>
       <c r="W22" s="68"/>
       <c r="X22" s="68"/>
       <c r="Y22" s="68"/>
     </row>
     <row r="23" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="100" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="104">
         <f>SUM(B18:B22)</f>
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="C23" s="181">
+        <v>321</v>
+      </c>
+      <c r="C23" s="180">
         <f>203/B23*100</f>
-        <v>62.848297213622295</v>
+        <v>63.239875389408098</v>
       </c>
       <c r="D23" s="95">
         <f t="shared" si="2"/>
-        <v>29.257246376811597</v>
+        <v>29.208371246587806</v>
       </c>
       <c r="E23" s="104">
         <f>SUM(E18:E22)</f>
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="F23" s="88">
         <f>147/E23*100</f>
-        <v>53.454545454545453</v>
+        <v>55.68181818181818</v>
       </c>
       <c r="G23" s="95">
         <f t="shared" si="1"/>
-        <v>63.218390804597703</v>
+        <v>62.264150943396224</v>
       </c>
       <c r="H23" s="89">
         <f>SUM(H18:H22)</f>
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="I23" s="181">
+        <v>422</v>
+      </c>
+      <c r="I23" s="180">
         <f>254/H23*100</f>
-        <v>58.660508083140869</v>
+        <v>60.189573459715639</v>
       </c>
       <c r="J23" s="95">
         <f t="shared" si="0"/>
-        <v>90.775681341719078</v>
+        <v>90.557939914163086</v>
       </c>
       <c r="L23" s="71"/>
       <c r="M23" s="69"/>
       <c r="N23" s="69"/>
       <c r="O23" s="69"/>
       <c r="P23" s="69"/>
       <c r="Q23" s="69"/>
       <c r="R23" s="69"/>
       <c r="S23" s="69"/>
       <c r="T23" s="69"/>
       <c r="U23" s="69"/>
       <c r="V23" s="69"/>
       <c r="W23" s="69"/>
       <c r="X23" s="69"/>
       <c r="Y23" s="69"/>
     </row>
     <row r="24" spans="1:25" s="77" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="101" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="107">
         <f>+B10+B17+B23</f>
-        <v>1104</v>
-[...1 lines deleted...]
-      <c r="C24" s="184">
+        <v>1099</v>
+      </c>
+      <c r="C24" s="183">
         <f>260/B24*100</f>
-        <v>23.55072463768116</v>
+        <v>23.657870791628753</v>
       </c>
       <c r="D24" s="98">
         <f>+D10+D17+D23</f>
         <v>100</v>
       </c>
       <c r="E24" s="107">
         <f>+E10+E17+E23</f>
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="F24" s="97">
         <f>154/E24*100</f>
-        <v>35.402298850574716</v>
+        <v>36.320754716981128</v>
       </c>
       <c r="G24" s="98">
         <f>+G10+G17+G23</f>
         <v>100</v>
       </c>
       <c r="H24" s="96">
         <f>+H10+H17+H23</f>
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="I24" s="188">
+        <v>466</v>
+      </c>
+      <c r="I24" s="187">
         <f>261/H24*100</f>
-        <v>54.716981132075468</v>
+        <v>56.008583690987123</v>
       </c>
       <c r="J24" s="98">
         <f>+J10+J17+J23</f>
         <v>100</v>
       </c>
       <c r="M24" s="69"/>
       <c r="N24" s="69"/>
       <c r="O24" s="69"/>
       <c r="P24" s="69"/>
       <c r="Q24" s="69"/>
       <c r="R24" s="69"/>
       <c r="S24" s="69"/>
       <c r="T24" s="69"/>
       <c r="U24" s="69"/>
       <c r="V24" s="69"/>
       <c r="W24" s="69"/>
       <c r="X24" s="69"/>
       <c r="Y24" s="69"/>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.2">
       <c r="G25" s="70"/>
       <c r="H25" s="68">
         <f>527-519</f>
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A26" s="76"/>
     </row>
     <row r="28" spans="1:25" s="81" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="195" t="s">
+      <c r="A28" s="196" t="s">
         <v>97</v>
       </c>
-      <c r="B28" s="197" t="s">
+      <c r="B28" s="198" t="s">
         <v>96</v>
       </c>
-      <c r="C28" s="198"/>
-[...1 lines deleted...]
-      <c r="E28" s="197" t="s">
+      <c r="C28" s="199"/>
+      <c r="D28" s="200"/>
+      <c r="E28" s="198" t="s">
         <v>95</v>
       </c>
-      <c r="F28" s="198"/>
-[...1 lines deleted...]
-      <c r="H28" s="197" t="s">
+      <c r="F28" s="199"/>
+      <c r="G28" s="200"/>
+      <c r="H28" s="198" t="s">
         <v>94</v>
       </c>
-      <c r="I28" s="198"/>
-      <c r="J28" s="199"/>
+      <c r="I28" s="199"/>
+      <c r="J28" s="200"/>
       <c r="O28" s="82"/>
     </row>
     <row r="29" spans="1:25" s="78" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A29" s="196"/>
+      <c r="A29" s="197"/>
       <c r="B29" s="115" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="116" t="s">
         <v>56</v>
       </c>
       <c r="D29" s="117" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="115" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="116" t="s">
         <v>56</v>
       </c>
       <c r="G29" s="117" t="s">
         <v>92</v>
       </c>
       <c r="H29" s="115" t="s">
         <v>93</v>
       </c>
       <c r="I29" s="116" t="s">
         <v>56</v>
       </c>
       <c r="J29" s="117" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="120" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="105"/>
       <c r="C30" s="73"/>
       <c r="D30" s="121"/>
       <c r="E30" s="105">
         <v>6</v>
       </c>
-      <c r="F30" s="180">
+      <c r="F30" s="179">
         <f>1/E30*100</f>
         <v>16.666666666666664</v>
       </c>
       <c r="G30" s="92"/>
       <c r="H30" s="114">
         <f>+E30+B30+B7+E7+H7</f>
         <v>6</v>
       </c>
-      <c r="I30" s="191">
+      <c r="I30" s="190">
         <f>2/H30*100</f>
         <v>33.333333333333329</v>
       </c>
       <c r="J30" s="92">
         <f t="shared" ref="J30" si="3">+H30/$H$47*100</f>
-        <v>0.22675736961451248</v>
+        <v>0.22927015666794037</v>
       </c>
       <c r="M30" s="75"/>
       <c r="O30" s="75"/>
     </row>
     <row r="31" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="99" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="105"/>
       <c r="C31" s="63"/>
       <c r="D31" s="121"/>
       <c r="E31" s="105">
         <v>9</v>
       </c>
-      <c r="F31" s="180">
+      <c r="F31" s="179">
         <f>2/E31*100</f>
         <v>22.222222222222221</v>
       </c>
       <c r="G31" s="92">
         <f t="shared" ref="G31:G46" si="4">+E31/$E$47*100</f>
-        <v>4.5226130653266337</v>
+        <v>4.5454545454545459</v>
       </c>
       <c r="H31" s="114">
         <f>+E31+B31+B8+E8+H8</f>
         <v>9</v>
       </c>
-      <c r="I31" s="191">
+      <c r="I31" s="190">
         <f>2/H31*100</f>
         <v>22.222222222222221</v>
       </c>
       <c r="J31" s="92">
         <f t="shared" ref="J31:J46" si="5">+H31/$H$47*100</f>
-        <v>0.3401360544217687</v>
+        <v>0.34390523500191061</v>
       </c>
       <c r="M31" s="75"/>
     </row>
     <row r="32" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="99" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="105"/>
       <c r="C32" s="63"/>
       <c r="D32" s="92"/>
       <c r="E32" s="105">
         <v>2</v>
       </c>
-      <c r="F32" s="180">
+      <c r="F32" s="179">
         <f>2/E32*100</f>
         <v>100</v>
       </c>
       <c r="G32" s="92">
         <f t="shared" si="4"/>
-        <v>1.0050251256281406</v>
+        <v>1.0101010101010102</v>
       </c>
       <c r="H32" s="114">
         <f>+E32+B32+B9+E9+H9</f>
         <v>2</v>
       </c>
-      <c r="I32" s="191">
+      <c r="I32" s="190">
         <f>1/H32*100</f>
         <v>50</v>
       </c>
       <c r="J32" s="94">
         <f t="shared" si="5"/>
-        <v>7.5585789871504161E-2</v>
+        <v>7.6423385555980133E-2</v>
       </c>
       <c r="M32" s="70"/>
     </row>
     <row r="33" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="100" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="104"/>
       <c r="C33" s="63"/>
       <c r="D33" s="95"/>
       <c r="E33" s="104">
         <f>SUM(E30:E32)</f>
         <v>17</v>
       </c>
-      <c r="F33" s="186">
+      <c r="F33" s="185">
         <f>5/E33*100</f>
         <v>29.411764705882355</v>
       </c>
       <c r="G33" s="95">
         <f t="shared" si="4"/>
-        <v>8.5427135678391952</v>
+        <v>8.5858585858585847</v>
       </c>
       <c r="H33" s="104">
         <f>+B33+E33+B10+E10+H10</f>
         <v>17</v>
       </c>
-      <c r="I33" s="186">
+      <c r="I33" s="185">
         <f>13/H33*100</f>
         <v>76.470588235294116</v>
       </c>
       <c r="J33" s="95">
         <f t="shared" si="5"/>
-        <v>0.6424792139077854</v>
+        <v>0.64959877722583115</v>
       </c>
       <c r="L33" s="71"/>
       <c r="M33" s="69"/>
       <c r="N33" s="69"/>
       <c r="O33" s="69"/>
       <c r="P33" s="69"/>
       <c r="Q33" s="69"/>
       <c r="R33" s="69"/>
       <c r="S33" s="69"/>
       <c r="T33" s="69"/>
       <c r="U33" s="69"/>
     </row>
     <row r="34" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="99" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="105"/>
       <c r="C34" s="63"/>
       <c r="D34" s="92"/>
       <c r="E34" s="105"/>
-      <c r="F34" s="183"/>
+      <c r="F34" s="182"/>
       <c r="G34" s="92"/>
       <c r="H34" s="105">
         <f>+B34+E34+B11+E11+H11</f>
         <v>4</v>
       </c>
-      <c r="I34" s="180">
+      <c r="I34" s="179">
         <v>0</v>
       </c>
       <c r="J34" s="92">
         <f t="shared" si="5"/>
-        <v>0.15117157974300832</v>
+        <v>0.15284677111196027</v>
       </c>
       <c r="M34" s="68"/>
       <c r="N34" s="68"/>
       <c r="O34" s="68"/>
       <c r="P34" s="68"/>
       <c r="Q34" s="68"/>
       <c r="R34" s="68"/>
       <c r="S34" s="68"/>
       <c r="T34" s="68"/>
       <c r="U34" s="68"/>
     </row>
     <row r="35" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="99" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="105"/>
       <c r="C35" s="63"/>
       <c r="D35" s="92"/>
       <c r="E35" s="105"/>
-      <c r="F35" s="183"/>
+      <c r="F35" s="182"/>
       <c r="G35" s="92"/>
       <c r="H35" s="105"/>
-      <c r="I35" s="183"/>
+      <c r="I35" s="182"/>
       <c r="J35" s="92"/>
       <c r="M35" s="68"/>
       <c r="N35" s="68"/>
       <c r="O35" s="68"/>
       <c r="P35" s="68"/>
       <c r="Q35" s="68"/>
       <c r="R35" s="68"/>
       <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
     </row>
     <row r="36" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="99" t="s">
         <v>85</v>
       </c>
-      <c r="B36" s="178">
+      <c r="B36" s="177">
         <v>7</v>
       </c>
       <c r="C36" s="63">
         <f>1/B36*100</f>
         <v>14.285714285714285</v>
       </c>
       <c r="D36" s="92">
         <f t="shared" ref="D36:D46" si="6">+B36/$B$47*100</f>
-        <v>1.6241299303944314</v>
+        <v>1.6279069767441861</v>
       </c>
       <c r="E36" s="105"/>
-      <c r="F36" s="183"/>
+      <c r="F36" s="182"/>
       <c r="G36" s="92"/>
       <c r="H36" s="105">
         <f>+B36+E36+B13+E13+H13</f>
         <v>305</v>
       </c>
-      <c r="I36" s="180">
+      <c r="I36" s="179">
         <f>67/H36*100</f>
         <v>21.967213114754099</v>
       </c>
       <c r="J36" s="92">
         <f t="shared" si="5"/>
-        <v>11.526832955404384</v>
+        <v>11.654566297286969</v>
       </c>
       <c r="M36" s="68"/>
       <c r="N36" s="68"/>
       <c r="O36" s="68"/>
       <c r="P36" s="68"/>
       <c r="Q36" s="68"/>
       <c r="R36" s="68"/>
       <c r="S36" s="68"/>
       <c r="T36" s="68"/>
       <c r="U36" s="68"/>
     </row>
     <row r="37" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="B37" s="178">
+      <c r="B37" s="177">
         <v>50</v>
       </c>
       <c r="C37" s="63">
         <f>12/B37*100</f>
         <v>24</v>
       </c>
       <c r="D37" s="92">
         <f t="shared" si="6"/>
-        <v>11.600928074245939</v>
+        <v>11.627906976744185</v>
       </c>
       <c r="E37" s="105"/>
-      <c r="F37" s="183"/>
+      <c r="F37" s="182"/>
       <c r="G37" s="92"/>
       <c r="H37" s="105">
         <f>+B37+E37+B14+E14+H14</f>
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="I37" s="180">
+        <v>306</v>
+      </c>
+      <c r="I37" s="179">
         <f>16/H37*100</f>
-        <v>5.1779935275080913</v>
+        <v>5.2287581699346406</v>
       </c>
       <c r="J37" s="92">
         <f t="shared" si="5"/>
-        <v>11.678004535147393</v>
+        <v>11.692777990064959</v>
       </c>
       <c r="M37" s="68"/>
       <c r="N37" s="68"/>
       <c r="O37" s="68"/>
       <c r="P37" s="68"/>
       <c r="Q37" s="68"/>
       <c r="R37" s="68"/>
       <c r="S37" s="68"/>
       <c r="T37" s="68"/>
       <c r="U37" s="68"/>
     </row>
     <row r="38" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="99" t="s">
         <v>83</v>
       </c>
-      <c r="B38" s="179"/>
+      <c r="B38" s="178"/>
       <c r="C38" s="63"/>
       <c r="D38" s="92"/>
       <c r="E38" s="105"/>
-      <c r="F38" s="183"/>
+      <c r="F38" s="182"/>
       <c r="G38" s="92"/>
       <c r="H38" s="105"/>
-      <c r="I38" s="180"/>
+      <c r="I38" s="179"/>
       <c r="J38" s="92"/>
       <c r="M38" s="68"/>
       <c r="N38" s="68"/>
       <c r="O38" s="68"/>
       <c r="P38" s="68"/>
       <c r="Q38" s="68"/>
       <c r="R38" s="68"/>
       <c r="S38" s="68"/>
       <c r="T38" s="68"/>
       <c r="U38" s="68"/>
     </row>
     <row r="39" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="99" t="s">
         <v>82</v>
       </c>
-      <c r="B39" s="178">
+      <c r="B39" s="177">
         <v>8</v>
       </c>
       <c r="C39" s="63">
         <f>1/B39*100</f>
         <v>12.5</v>
       </c>
       <c r="D39" s="92">
         <f t="shared" si="6"/>
-        <v>1.8561484918793503</v>
+        <v>1.8604651162790697</v>
       </c>
       <c r="E39" s="114"/>
-      <c r="F39" s="190"/>
+      <c r="F39" s="189"/>
       <c r="G39" s="121"/>
       <c r="H39" s="105">
         <f t="shared" ref="H39:H46" si="7">+B39+E39+B16+E16+H16</f>
         <v>432</v>
       </c>
-      <c r="I39" s="180">
+      <c r="I39" s="179">
         <f>7/H39*100</f>
         <v>1.6203703703703702</v>
       </c>
       <c r="J39" s="92">
         <f t="shared" si="5"/>
-        <v>16.326530612244898</v>
+        <v>16.507451280091708</v>
       </c>
       <c r="L39" s="83"/>
       <c r="M39" s="68"/>
       <c r="N39" s="68"/>
       <c r="O39" s="68"/>
       <c r="P39" s="68"/>
       <c r="Q39" s="68"/>
       <c r="R39" s="68"/>
       <c r="S39" s="68"/>
       <c r="T39" s="68"/>
       <c r="U39" s="68"/>
     </row>
     <row r="40" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="100" t="s">
         <v>81</v>
       </c>
       <c r="B40" s="104">
         <f>SUM(B34:B39)</f>
         <v>65</v>
       </c>
       <c r="C40" s="88">
         <f>19/B40*100</f>
         <v>29.230769230769234</v>
       </c>
       <c r="D40" s="95">
         <f t="shared" si="6"/>
-        <v>15.081206496519723</v>
+        <v>15.11627906976744</v>
       </c>
       <c r="E40" s="104">
         <f>SUM(E34:E39)</f>
         <v>0</v>
       </c>
-      <c r="F40" s="186"/>
+      <c r="F40" s="185"/>
       <c r="G40" s="95">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H40" s="104">
         <f>+B40+E40+B17+E17+H17</f>
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="I40" s="181">
+        <v>1047</v>
+      </c>
+      <c r="I40" s="180">
         <f>90/H40*100</f>
-        <v>8.5714285714285712</v>
+        <v>8.5959885386819472</v>
       </c>
       <c r="J40" s="95">
         <f t="shared" si="5"/>
-        <v>39.682539682539684</v>
+        <v>40.007642338555598</v>
       </c>
       <c r="L40" s="84"/>
       <c r="M40" s="69"/>
       <c r="N40" s="69"/>
       <c r="O40" s="69"/>
       <c r="P40" s="69"/>
       <c r="Q40" s="69"/>
       <c r="R40" s="69"/>
       <c r="S40" s="69"/>
       <c r="T40" s="69"/>
       <c r="U40" s="69"/>
     </row>
     <row r="41" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="99" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="103"/>
       <c r="C41" s="66"/>
       <c r="D41" s="122"/>
       <c r="E41" s="110"/>
-      <c r="F41" s="182"/>
+      <c r="F41" s="181"/>
       <c r="G41" s="106"/>
       <c r="H41" s="105">
         <f>+B41+E41+B18+E18+H18</f>
         <v>26</v>
       </c>
-      <c r="I41" s="180">
+      <c r="I41" s="179">
         <f>17/H41*100</f>
         <v>65.384615384615387</v>
       </c>
       <c r="J41" s="94">
         <f t="shared" si="5"/>
-        <v>0.98261526832955415</v>
+        <v>0.99350401222774165</v>
       </c>
       <c r="M41" s="71"/>
       <c r="N41" s="71"/>
       <c r="O41" s="71"/>
       <c r="P41" s="71"/>
       <c r="Q41" s="71"/>
       <c r="R41" s="71"/>
       <c r="S41" s="71"/>
       <c r="T41" s="71"/>
       <c r="U41" s="71"/>
     </row>
     <row r="42" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="99" t="s">
         <v>79</v>
       </c>
-      <c r="B42" s="178">
-[...2 lines deleted...]
-      <c r="C42" s="180">
+      <c r="B42" s="177">
+        <v>231</v>
+      </c>
+      <c r="C42" s="179">
         <f>142/B42*100</f>
-        <v>61.206896551724135</v>
+        <v>61.471861471861466</v>
       </c>
       <c r="D42" s="92">
         <f t="shared" si="6"/>
-        <v>53.828306264501158</v>
-[...1 lines deleted...]
-      <c r="E42" s="178">
+        <v>53.720930232558139</v>
+      </c>
+      <c r="E42" s="177">
         <v>65</v>
       </c>
-      <c r="F42" s="180">
+      <c r="F42" s="179">
         <f>45/E42*100</f>
         <v>69.230769230769226</v>
       </c>
       <c r="G42" s="92">
         <f t="shared" si="4"/>
-        <v>32.663316582914575</v>
+        <v>32.828282828282831</v>
       </c>
       <c r="H42" s="105">
         <f>+B42+E42+B19+E19+H19</f>
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="I42" s="180">
+        <v>748</v>
+      </c>
+      <c r="I42" s="179">
         <f>428/H42*100</f>
-        <v>56.315789473684205</v>
+        <v>57.219251336898388</v>
       </c>
       <c r="J42" s="92">
         <f t="shared" si="5"/>
-        <v>28.72260015117158</v>
+        <v>28.58234619793657</v>
       </c>
       <c r="M42" s="68"/>
       <c r="N42" s="68"/>
       <c r="O42" s="68"/>
       <c r="P42" s="68"/>
       <c r="Q42" s="68"/>
       <c r="R42" s="68"/>
       <c r="S42" s="68"/>
       <c r="T42" s="68"/>
       <c r="U42" s="68"/>
     </row>
     <row r="43" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="99" t="s">
         <v>78</v>
       </c>
-      <c r="B43" s="178">
+      <c r="B43" s="177">
         <v>30</v>
       </c>
-      <c r="C43" s="180">
+      <c r="C43" s="179">
         <f>14/B43*100</f>
         <v>46.666666666666664</v>
       </c>
       <c r="D43" s="92">
         <f t="shared" si="6"/>
-        <v>6.9605568445475638</v>
-[...4 lines deleted...]
-      <c r="F43" s="180">
+        <v>6.9767441860465116</v>
+      </c>
+      <c r="E43" s="177">
+        <v>55</v>
+      </c>
+      <c r="F43" s="179">
         <f>30/E43*100</f>
-        <v>53.571428571428569</v>
+        <v>54.54545454545454</v>
       </c>
       <c r="G43" s="92">
         <f t="shared" si="4"/>
-        <v>28.140703517587941</v>
+        <v>27.777777777777779</v>
       </c>
       <c r="H43" s="105">
         <f>+B43+E43+B20+E20+H20</f>
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I43" s="180">
+        <v>106</v>
+      </c>
+      <c r="I43" s="179">
         <f>60/H43*100</f>
-        <v>56.074766355140184</v>
+        <v>56.60377358490566</v>
       </c>
       <c r="J43" s="92">
         <f t="shared" si="5"/>
-        <v>4.0438397581254728</v>
+        <v>4.0504394344669468</v>
       </c>
       <c r="M43" s="68"/>
       <c r="N43" s="68"/>
       <c r="O43" s="68"/>
       <c r="P43" s="68"/>
       <c r="Q43" s="68"/>
       <c r="R43" s="68"/>
       <c r="S43" s="68"/>
       <c r="T43" s="68"/>
       <c r="U43" s="68"/>
     </row>
     <row r="44" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="99" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="178">
+      <c r="B44" s="177">
         <v>67</v>
       </c>
-      <c r="C44" s="180">
+      <c r="C44" s="179">
         <f>62/B44*100</f>
         <v>92.537313432835816</v>
       </c>
       <c r="D44" s="92">
         <f t="shared" si="6"/>
-        <v>15.545243619489559</v>
-[...1 lines deleted...]
-      <c r="E44" s="178">
+        <v>15.58139534883721</v>
+      </c>
+      <c r="E44" s="177">
         <v>41</v>
       </c>
-      <c r="F44" s="180">
+      <c r="F44" s="179">
         <f>30/E44*100</f>
         <v>73.170731707317074</v>
       </c>
       <c r="G44" s="92">
         <f t="shared" si="4"/>
-        <v>20.603015075376884</v>
+        <v>20.707070707070706</v>
       </c>
       <c r="H44" s="105">
         <f t="shared" si="7"/>
-        <v>629</v>
-[...1 lines deleted...]
-      <c r="I44" s="180">
+        <v>616</v>
+      </c>
+      <c r="I44" s="179">
         <f>422/H44*100</f>
-        <v>67.090620031796504</v>
+        <v>68.506493506493499</v>
       </c>
       <c r="J44" s="92">
         <f t="shared" si="5"/>
-        <v>23.771730914588058</v>
+        <v>23.538402751241879</v>
       </c>
       <c r="M44" s="68"/>
       <c r="N44" s="68"/>
       <c r="O44" s="68"/>
       <c r="P44" s="68"/>
       <c r="Q44" s="68"/>
       <c r="R44" s="68"/>
       <c r="S44" s="68"/>
       <c r="T44" s="68"/>
       <c r="U44" s="68"/>
     </row>
     <row r="45" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="99" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="178">
+      <c r="B45" s="177">
         <v>37</v>
       </c>
-      <c r="C45" s="180">
+      <c r="C45" s="179">
         <f>6/B45*100</f>
         <v>16.216216216216218</v>
       </c>
       <c r="D45" s="92">
         <f t="shared" si="6"/>
-        <v>8.5846867749419946</v>
-[...1 lines deleted...]
-      <c r="E45" s="178">
+        <v>8.6046511627906987</v>
+      </c>
+      <c r="E45" s="177">
         <v>20</v>
       </c>
-      <c r="F45" s="180">
+      <c r="F45" s="179">
         <f>7/E45*100</f>
         <v>35</v>
       </c>
       <c r="G45" s="92">
         <f t="shared" si="4"/>
-        <v>10.050251256281408</v>
+        <v>10.1010101010101</v>
       </c>
       <c r="H45" s="105">
         <f>+B45+E45+B22+E22+H22</f>
         <v>57</v>
       </c>
-      <c r="I45" s="180">
+      <c r="I45" s="179">
         <f>13/H45*100</f>
         <v>22.807017543859647</v>
       </c>
       <c r="J45" s="92">
         <f t="shared" si="5"/>
-        <v>2.1541950113378685</v>
+        <v>2.1780664883454337</v>
       </c>
       <c r="M45" s="68"/>
       <c r="N45" s="68"/>
       <c r="O45" s="68"/>
       <c r="P45" s="68"/>
       <c r="Q45" s="68"/>
       <c r="R45" s="68"/>
       <c r="S45" s="68"/>
       <c r="T45" s="68"/>
       <c r="U45" s="68"/>
     </row>
     <row r="46" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="100" t="s">
         <v>75</v>
       </c>
       <c r="B46" s="104">
         <f>SUM(B42:B45)</f>
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="C46" s="181">
+        <v>365</v>
+      </c>
+      <c r="C46" s="180">
         <f>224/B46*100</f>
-        <v>61.202185792349731</v>
+        <v>61.369863013698634</v>
       </c>
       <c r="D46" s="95">
         <f t="shared" si="6"/>
-        <v>84.918793503480288</v>
+        <v>84.883720930232556</v>
       </c>
       <c r="E46" s="104">
         <f>SUM(E42:E45)</f>
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="F46" s="181">
+        <v>181</v>
+      </c>
+      <c r="F46" s="180">
         <f>112/E46*100</f>
-        <v>61.53846153846154</v>
+        <v>61.878453038674031</v>
       </c>
       <c r="G46" s="95">
         <f t="shared" si="4"/>
-        <v>91.457286432160799</v>
+        <v>91.414141414141412</v>
       </c>
       <c r="H46" s="104">
         <f t="shared" si="7"/>
-        <v>1579</v>
-[...1 lines deleted...]
-      <c r="I46" s="181">
+        <v>1553</v>
+      </c>
+      <c r="I46" s="180">
         <f>940/H46*100</f>
-        <v>59.531348955034836</v>
+        <v>60.528010302640055</v>
       </c>
       <c r="J46" s="95">
         <f t="shared" si="5"/>
-        <v>59.674981103552525</v>
+        <v>59.342758884218568</v>
       </c>
       <c r="L46" s="71"/>
       <c r="M46" s="69"/>
       <c r="N46" s="69"/>
       <c r="O46" s="69"/>
       <c r="P46" s="69"/>
       <c r="Q46" s="69"/>
       <c r="R46" s="69"/>
       <c r="S46" s="69"/>
       <c r="T46" s="69"/>
       <c r="U46" s="69"/>
     </row>
     <row r="47" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="101" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="107">
         <f>+B33+B40+B46</f>
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="C47" s="189">
+        <v>430</v>
+      </c>
+      <c r="C47" s="188">
         <f>243/B47*100</f>
-        <v>56.380510440835266</v>
+        <v>56.511627906976749</v>
       </c>
       <c r="D47" s="119">
         <f>+D33+D40+D46</f>
-        <v>100.00000000000001</v>
+        <v>100</v>
       </c>
       <c r="E47" s="107">
         <f>+E33+E40+E46</f>
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="F47" s="189">
+        <v>198</v>
+      </c>
+      <c r="F47" s="188">
         <f>117/E47*100</f>
-        <v>58.793969849246231</v>
+        <v>59.090909090909093</v>
       </c>
       <c r="G47" s="119">
         <f>+G33+G40+G46</f>
         <v>100</v>
       </c>
       <c r="H47" s="107">
         <f>+H33+H40+H46</f>
-        <v>2646</v>
-[...1 lines deleted...]
-      <c r="I47" s="189">
+        <v>2617</v>
+      </c>
+      <c r="I47" s="188">
         <f>1035/H47*100</f>
-        <v>39.115646258503403</v>
+        <v>39.549102025219717</v>
       </c>
       <c r="J47" s="119">
         <f>+J33+J40+J46</f>
         <v>100</v>
       </c>
       <c r="M47" s="69"/>
       <c r="N47" s="69"/>
       <c r="O47" s="69"/>
       <c r="P47" s="69"/>
       <c r="Q47" s="69"/>
       <c r="R47" s="69"/>
       <c r="S47" s="69"/>
       <c r="T47" s="69"/>
       <c r="U47" s="69"/>
     </row>
     <row r="48" spans="1:21" s="90" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="193" t="s">
+      <c r="A48" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="B48" s="193"/>
-[...1 lines deleted...]
-      <c r="D48" s="193"/>
+      <c r="B48" s="194"/>
+      <c r="C48" s="194"/>
+      <c r="D48" s="194"/>
       <c r="E48" s="85"/>
       <c r="F48" s="85"/>
       <c r="G48" s="85"/>
       <c r="H48" s="128"/>
       <c r="I48" s="85"/>
       <c r="J48" s="86"/>
       <c r="M48" s="91"/>
     </row>
     <row r="49" spans="1:10" s="90" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="200" t="s">
-[...10 lines deleted...]
-      <c r="J49" s="200"/>
+      <c r="A49" s="201" t="s">
+        <v>294</v>
+      </c>
+      <c r="B49" s="201"/>
+      <c r="C49" s="201"/>
+      <c r="D49" s="201"/>
+      <c r="E49" s="201"/>
+      <c r="F49" s="201"/>
+      <c r="G49" s="201"/>
+      <c r="H49" s="201"/>
+      <c r="I49" s="201"/>
+      <c r="J49" s="201"/>
     </row>
     <row r="50" spans="1:10" s="90" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A50" s="194"/>
-[...2 lines deleted...]
-      <c r="D50" s="194"/>
+      <c r="A50" s="195"/>
+      <c r="B50" s="195"/>
+      <c r="C50" s="195"/>
+      <c r="D50" s="195"/>
       <c r="E50" s="85"/>
       <c r="F50" s="85"/>
       <c r="G50" s="85"/>
       <c r="H50" s="85"/>
       <c r="I50" s="85"/>
       <c r="J50" s="85"/>
     </row>
     <row r="51" spans="1:10" s="90" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="68"/>
       <c r="B51" s="85"/>
       <c r="C51" s="85"/>
       <c r="D51" s="85"/>
       <c r="E51" s="85"/>
       <c r="F51" s="85"/>
       <c r="G51" s="85"/>
       <c r="H51" s="85"/>
       <c r="I51" s="85"/>
       <c r="J51" s="85"/>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="62" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="54" spans="1:10" s="77" customFormat="1" x14ac:dyDescent="0.2">
@@ -17663,71 +18075,71 @@
     <mergeCell ref="A49:J49"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="E28:G28"/>
     <mergeCell ref="H28:J28"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A48:D48"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="D36:D37 D39:D40 D42:D45" evalError="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I53"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D52" sqref="D51:D52"/>
+    <sheetView showGridLines="0" topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E52" sqref="E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="165"/>
     <col min="2" max="2" width="8.7109375" style="165" customWidth="1"/>
     <col min="3" max="3" width="25.85546875" style="165" customWidth="1"/>
     <col min="4" max="4" width="36.7109375" style="165" customWidth="1"/>
     <col min="5" max="5" width="59.85546875" style="165" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.5703125" style="165" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" style="165" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="165" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="165" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="165"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="133" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B1" s="133"/>
       <c r="C1" s="133"/>
       <c r="D1" s="133"/>
     </row>
     <row r="2" spans="1:9" ht="16.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A2" s="166" t="str">
         <f>+'[1]5.01 Notice'!A20</f>
         <v>[6] Les centres de formation OF-CFA et établissements supérieur privés accueillant des apprentis</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:9" s="167" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A4" s="150" t="s">
         <v>258</v>
       </c>
       <c r="B4" s="150"/>
       <c r="C4" s="150"/>
       <c r="D4" s="150"/>
       <c r="E4" s="150"/>
       <c r="F4" s="150"/>
       <c r="G4" s="150"/>
       <c r="H4" s="151"/>
       <c r="I4" s="151"/>
     </row>
@@ -18397,472 +18809,472 @@
         <v>117</v>
       </c>
       <c r="B32" s="155" t="s">
         <v>116</v>
       </c>
       <c r="C32" s="155" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="155" t="s">
         <v>114</v>
       </c>
       <c r="E32" s="155" t="s">
         <v>113</v>
       </c>
       <c r="F32" s="151" t="s">
         <v>112</v>
       </c>
       <c r="G32" s="155" t="s">
         <v>111</v>
       </c>
       <c r="H32" s="151"/>
       <c r="I32" s="151"/>
     </row>
     <row r="33" spans="1:9" s="168" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="156" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B33" s="156" t="s">
         <v>116</v>
       </c>
       <c r="C33" s="155" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="156" t="s">
         <v>121</v>
       </c>
       <c r="E33" s="156" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F33" s="157" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="156" t="s">
         <v>124</v>
       </c>
       <c r="H33" s="158"/>
       <c r="I33" s="158"/>
     </row>
     <row r="34" spans="1:9" s="168" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="159"/>
       <c r="B34" s="159"/>
       <c r="C34" s="159"/>
       <c r="D34" s="159"/>
       <c r="E34" s="159"/>
       <c r="F34" s="160"/>
       <c r="G34" s="159"/>
       <c r="H34" s="158"/>
       <c r="I34" s="158"/>
     </row>
     <row r="35" spans="1:9" s="167" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A35" s="204" t="s">
+      <c r="A35" s="205" t="s">
         <v>259</v>
       </c>
-      <c r="B35" s="204"/>
-[...6 lines deleted...]
-      <c r="I35" s="204"/>
+      <c r="B35" s="205"/>
+      <c r="C35" s="205"/>
+      <c r="D35" s="205"/>
+      <c r="E35" s="205"/>
+      <c r="F35" s="205"/>
+      <c r="G35" s="205"/>
+      <c r="H35" s="205"/>
+      <c r="I35" s="205"/>
     </row>
     <row r="36" spans="1:9" s="167" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A36" s="152"/>
       <c r="B36" s="152"/>
       <c r="C36" s="152"/>
       <c r="D36" s="152"/>
       <c r="E36" s="152"/>
       <c r="F36" s="152"/>
       <c r="G36" s="152"/>
       <c r="H36" s="152"/>
       <c r="I36" s="152"/>
     </row>
     <row r="37" spans="1:9" s="167" customFormat="1" ht="36" x14ac:dyDescent="0.2">
       <c r="A37" s="161" t="s">
         <v>220</v>
       </c>
       <c r="B37" s="161" t="s">
         <v>219</v>
       </c>
       <c r="C37" s="161" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D37" s="161" t="s">
         <v>218</v>
       </c>
       <c r="E37" s="161" t="s">
         <v>217</v>
       </c>
       <c r="F37" s="162" t="s">
         <v>216</v>
       </c>
       <c r="G37" s="161" t="s">
         <v>215</v>
       </c>
       <c r="H37" s="161" t="s">
         <v>214</v>
       </c>
       <c r="I37" s="161" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="38" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="163" t="s">
         <v>222</v>
       </c>
       <c r="B38" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="163" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D38" s="163" t="s">
         <v>223</v>
       </c>
       <c r="E38" s="163" t="s">
         <v>224</v>
       </c>
       <c r="F38" s="164" t="s">
         <v>225</v>
       </c>
       <c r="G38" s="163" t="s">
         <v>135</v>
       </c>
       <c r="H38" s="163" t="s">
         <v>134</v>
       </c>
       <c r="I38" s="163" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="39" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="163" t="s">
         <v>227</v>
       </c>
       <c r="B39" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C39" s="163" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D39" s="163" t="s">
         <v>228</v>
       </c>
       <c r="E39" s="163" t="s">
         <v>229</v>
       </c>
       <c r="F39" s="164" t="s">
         <v>230</v>
       </c>
       <c r="G39" s="163" t="s">
         <v>189</v>
       </c>
       <c r="H39" s="163" t="s">
         <v>231</v>
       </c>
       <c r="I39" s="163" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="40" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="163" t="s">
         <v>233</v>
       </c>
       <c r="B40" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="163" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D40" s="163" t="s">
         <v>234</v>
       </c>
       <c r="E40" s="163" t="s">
         <v>235</v>
       </c>
       <c r="F40" s="164" t="s">
         <v>236</v>
       </c>
       <c r="G40" s="163" t="s">
         <v>135</v>
       </c>
       <c r="H40" s="163" t="s">
         <v>134</v>
       </c>
       <c r="I40" s="163" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="41" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="163" t="s">
         <v>237</v>
       </c>
       <c r="B41" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="163" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D41" s="163" t="s">
         <v>238</v>
       </c>
       <c r="E41" s="163" t="s">
         <v>239</v>
       </c>
       <c r="F41" s="164" t="s">
         <v>240</v>
       </c>
       <c r="G41" s="163" t="s">
         <v>135</v>
       </c>
       <c r="H41" s="163" t="s">
         <v>134</v>
       </c>
       <c r="I41" s="163" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="42" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="163" t="s">
         <v>241</v>
       </c>
       <c r="B42" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="163" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D42" s="163" t="s">
         <v>242</v>
       </c>
       <c r="E42" s="163" t="s">
         <v>235</v>
       </c>
       <c r="F42" s="164" t="s">
         <v>243</v>
       </c>
       <c r="G42" s="163" t="s">
         <v>131</v>
       </c>
       <c r="H42" s="163" t="s">
         <v>206</v>
       </c>
       <c r="I42" s="163" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="151" t="s">
         <v>261</v>
       </c>
       <c r="B43" s="151" t="s">
         <v>176</v>
       </c>
       <c r="C43" s="151" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D43" s="151" t="s">
         <v>262</v>
       </c>
       <c r="E43" s="151" t="s">
         <v>264</v>
       </c>
       <c r="F43" s="151" t="s">
         <v>263</v>
       </c>
       <c r="G43" s="151" t="s">
         <v>265</v>
       </c>
       <c r="H43" s="151" t="s">
         <v>266</v>
       </c>
       <c r="I43" s="151" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="163" t="s">
         <v>244</v>
       </c>
       <c r="B44" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="163" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D44" s="163" t="s">
         <v>245</v>
       </c>
       <c r="E44" s="163" t="s">
         <v>246</v>
       </c>
       <c r="F44" s="164" t="s">
         <v>247</v>
       </c>
       <c r="G44" s="163" t="s">
         <v>163</v>
       </c>
       <c r="H44" s="163" t="s">
         <v>162</v>
       </c>
       <c r="I44" s="163" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="45" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="163" t="s">
         <v>248</v>
       </c>
       <c r="B45" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="163" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D45" s="163" t="s">
         <v>234</v>
       </c>
       <c r="E45" s="163" t="s">
         <v>249</v>
       </c>
       <c r="F45" s="164" t="s">
         <v>250</v>
       </c>
       <c r="G45" s="163" t="s">
         <v>112</v>
       </c>
       <c r="H45" s="163" t="s">
         <v>111</v>
       </c>
       <c r="I45" s="163" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="46" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="163" t="s">
         <v>251</v>
       </c>
       <c r="B46" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C46" s="163" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D46" s="163" t="s">
         <v>234</v>
       </c>
       <c r="E46" s="163" t="s">
         <v>235</v>
       </c>
       <c r="F46" s="164" t="s">
         <v>252</v>
       </c>
       <c r="G46" s="163" t="s">
         <v>112</v>
       </c>
       <c r="H46" s="163" t="s">
         <v>111</v>
       </c>
       <c r="I46" s="163" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="47" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="163" t="s">
         <v>253</v>
       </c>
       <c r="B47" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C47" s="163" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D47" s="163" t="s">
         <v>234</v>
       </c>
       <c r="E47" s="163" t="s">
         <v>235</v>
       </c>
       <c r="F47" s="164" t="s">
         <v>254</v>
       </c>
       <c r="G47" s="163" t="s">
         <v>148</v>
       </c>
       <c r="H47" s="163" t="s">
         <v>147</v>
       </c>
       <c r="I47" s="163" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="48" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="163" t="s">
         <v>255</v>
       </c>
       <c r="B48" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C48" s="163" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D48" s="163" t="s">
         <v>256</v>
       </c>
       <c r="E48" s="163" t="s">
         <v>257</v>
       </c>
       <c r="F48" s="164"/>
       <c r="G48" s="163" t="s">
         <v>168</v>
       </c>
       <c r="H48" s="163" t="s">
         <v>167</v>
       </c>
       <c r="I48" s="163" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="49" spans="1:9" s="167" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="163" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B49" s="163" t="s">
         <v>116</v>
       </c>
       <c r="C49" s="163" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D49" s="163" t="s">
+        <v>275</v>
+      </c>
+      <c r="E49" s="163" t="s">
+        <v>276</v>
+      </c>
+      <c r="F49" s="164" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="G49" s="163" t="s">
         <v>163</v>
       </c>
       <c r="H49" s="163" t="s">
         <v>162</v>
       </c>
       <c r="I49" s="163" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="50" spans="1:9" s="167" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A50" s="151"/>
       <c r="B50" s="151"/>
       <c r="C50" s="151"/>
       <c r="D50" s="151"/>
       <c r="E50" s="151"/>
       <c r="F50" s="151"/>
       <c r="G50" s="151"/>
       <c r="H50" s="151"/>
       <c r="I50" s="151"/>
     </row>
     <row r="51" spans="1:9" s="168" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="158"/>
       <c r="B51" s="158"/>